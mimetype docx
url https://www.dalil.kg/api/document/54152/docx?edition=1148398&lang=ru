--- v0 (2026-09-24)
+++ v1 (2026-09-24)
@@ -98,71 +98,71 @@
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">УТРАТИЛО СИЛУв соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgw4phte9luyqcdmpvkpyq">
+      <w:hyperlink w:history="1" r:id="rId-ne6wlrot1w7loqon8ieu">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров КРот 14 января 2022 года N 9 г.Бишкек, Дом Правительства от 14 января 2003 года №13                                     ПОСТАНОВЛЕНИЕ ПРАВИТЕЛЬСТВА КЫРГЫЗСКОЙ РЕСПУБЛИКИ                                       О реализации </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9bpancq7zlwmvqy5u9fjh">
+      <w:hyperlink w:history="1" r:id="rIdar1rpq8_nbioh90njr7u9">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Указа</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики        "О проведении референдума (всенародного голосования) в            Кыргызской Республике" от 13 января 2003 года      В связи  с проведением на всей территории Кыргызской Республики 2февраля 2003 года референдума (всенародного голосования) для  принятиягражданами Кыргызской Республики Закона Кыргызской Республики "О новойредакции  Конституции  Кыргызской  Республики"  и  в  целях   оказаниясодействия местным органам власти,  областным,  Бишкекской городской иучастковым комиссиям  референдума  в  его  организации,  ПравительствоКыргызской Республики постановляет:     1. Главам  областных,  районных  государственных   администраций,мэриям городов:     - создать областные,  районные и  городские  штабы  для  оказанияорганизационной и практической помощи областным,  Бишкекской городскойи  участковым  комиссиям  референдума  в   осуществлении   ими   своихполномочий;     - обеспечить комиссии референдума  соответствующими  помещениями,средствами связи, транспортом, тепло- и электроэнергией;     - образовать информационно-пропагандистские группы по разъяснениюнаселению   целей   и   задач   проводимого   референдума,  содержаниявынесенного на референдум  проекта  Закона  Кыргызской  Республики  "Оновой  редакции  Конституции Кыргызской Республики" с привлечением дляработы в этих группах  опытных  юристов,  экономистов,  представителейинтеллигенции,  ветеранов труда, знатных и авторитетных людей, имеющихопыт  руководящей  работы  в  хозяйственных  органах  и   общественныхорганизациях, пользующихся авторитетом и влиянием среди населения;     - обеспечить   областные,    районные    и    городские    штабы,информационно-пропагандистские   группы   необходимыми  материалами  иинформацией по существу вносимых изменений  в  Конституцию  КыргызскойРеспублики;     - оказать содействие областным, Бишкекской городской и участковымкомиссиям  в  проведении  областных,  районных  и городских семинаров,собраний в трудовых коллективах,  акционерных  обществах  и  по  местужительства  населения  по  разъяснению  и  пропаганде целей проведенияреферендума,  обсуждению проекта Закона Кыргызской Республики "О новойредакции Конституции Кыргызской Республики", а также организаторской иразъяснительной  работы  среди  населения  по  обеспечению   активногоучастия граждан в референдуме;     - организовать   своевременное   рассмотрение   и   осуществлениепостоянного   контроля   за   выполнением  поступивших  от  областных,районных,  Бишкекской  городской  и  участковых  комиссий  референдумазамечаний, заявлений и просьб граждан.     2. Министерствам,  государственным  комитетам,   административнымведомствам,   государственным   комиссиям,   местным   государственнымадминистрациям и органам местного  самоуправления  оказать  областным,Бишкекской  городской  и  участковым  комиссиям  референдума всемерноесодействие в его  организации  и  проведении  широкой  разъяснительнойработы среди населения.     3. Национальной   телерадиовещательной   корпорации    КыргызскойРеспублики,  редакциям  газет  "Слово  Кыргызстана",  "Кыргыз-Туусу" и"Эркин-Тоо"   постоянно   освещать   ход   подготовки   и   проведенияреферендума,  широко  разъяснять  суть  и  содержание  проекта  ЗаконаКыргызской  Республики  "О  новой  редакции   Конституции   КыргызскойРеспублики".     4. Министерству внутренних дел Кыргызской  Республики  обеспечитьсоблюдение   общественного  порядка  на  собраниях,  сходах  и  другихмероприятиях, проводимых в ходе подготовки и проведения референдума, атакже охрану участков по проведению референдума.     5. Министерству  финансов  Кыргызской  Республики,   Министерствутруда  и  социальной  защиты Кыргызской Республики,  Социальному фондуКыргызской   Республики   совместно   с   местными    государственнымиадминистрациями и органами местного самоуправления принять действенныемеры по погашению задолженности по заработной плате, пенсиям, пособиями стипендиям.     6. Министерству  внешней  торговли  и  промышленности  КыргызскойРеспублики,   Государственному   комитету   Кыргызской  Республики  поуправлению государственным имуществом и привлечению прямых инвестиций,акционерным      обществам      "Ошэлектро",     "Джалал-Абадэлектро","Востокэлектро",   "Северэлектро",   "Бишкектеплосеть",    "Кыргызгаз"совместно  с  местными  государственными  администрациями  и  органамиместного самоуправления  взять  под  постоянный  контроль  обеспечениенаселения и хозяйствующих субъектов тепло- и электроэнергией,  газом идругими ресурсами.     7. Министерству  финансов  Кыргызской Республики по представлениюЦентральной комиссии  по  выборам  и  проведению  референдумов  решитьвопросы финансового обеспечения референдума.     8. Акционерному обществу  "Кыргызтелеком"  принять  исчерпывающиемеры по надежному обеспечению населения республики телерадиовещанием.     9. Утвердить  Республиканский  штаб  по  оказанию  содействия   вподготовке  и проведении референдума в Кыргызской Республике в составесогласно приложению.     10. Контроль за выполнением настоящего постановления возложить наРуководителя   Аппарата   Премьер-министра   -   Министра   КыргызскойРеспублики Талгарбекова Б.Т.      Премьер-министр                                       Н.Танаев                               Приложение                     к постановлению Правительства                          Кыргызской Республики                       от 14 января 2003 года №13                                 Состав              Республиканского штаба по оказанию содействия         в подготовке и проведении референдума (всенародного                 голосования) в Кыргызской Республике       Танаев Н.Т.      - Премьер-министр Кыргызской Республики,  предсе-                        датель штаба;     Осмонов К.Э.     - Первый вице-премьер-министр Кыргызской  Респуб-                        лики, заместитель председателя штаба;     Талгарбеков Б.Т. - Руководитель Аппарата  Премьер-министра  -  Ми-                        нистр Кыргызской Республики,  заместитель Пред-                        седателя штаба.                              Члены штаба:      Оторбаев Д.К.    - Вице-премьер-министр Кыргызской Республики;     Жумалиев К.М.    - Вице-премьер-министр   Кыргызской   Республики,                        Министр транспорта  и  коммуникаций  Кыргызской                        Республики;     Токоев И.Н.      - председатель Ассамблеи народа  Кыргызстана  (по                        согласованию);     Абилдаев Б.Е.    - Министр финансов Кыргызской Республики;     Субанбеков Б.Ж.  - Министр внутренних дел Кыргызской Республики;     Акназарова Р.К.  - Министр труда и  социальной  защиты  Кыргызской                        Республики;     Болджурова И.С.  - Министр образования и культуры Кыргызской  Рес-                        публики;     Мамытов М.М.     - Министр здравоохранения Кыргызской Республики;     Омуралиев Т.Э.   - Министр Кыргызской Республики по делам местного                        самоуправления и регионального развития;     Костюк А.В.      - Министр сельского, водного хозяйства и  перера-                        батывающей промышленности  Кыргызской Республи-                        ки;     Келдибеков А.    - председатель Социального фонда Кыргызской  Рес-                        публики;     Мусуралиев Т.С.  - председатель Государственной лесной службы;     Керимкулов М.Т.  - глава местного самоуправления - мэр города Биш-                        кек;     Айбалаев М.М.    - глава государственной  администрации - губерна-                        тор Баткенской области;     Касиев Н.К.      - глава государственной  администрации - губерна-                        тор Ошской области;     Айдаралиев И.Р.  - глава государственной  администрации - губерна-                        тор Таласской области;     Анапияев Э.А.    - глава государственной  администрации - губерна-                        тор Иссык-Кульской области;     Шарипов Ж.       - глава государственной  администрации - губерна-                        тор Джалал-Абадской области;     Касымов Т.К.     - глава государственной администрации  губернатор                        Чуйской области;     Салымбеков А.М.  - глава государственной  администрации - губерна-                        тор Нарынской области;     Айтикеева Т.Д.   - президент Национальной     телерадиовещательной                        корпорации Кыргызской Республики;     Кумаров Б.С.     - начальник управления   государственной  службы,                        местных государственных администраций и органов                        местного  самоуправления  Аппарата  Премьер-ми-                        нистра Кыргызской Республики.      Руководитель Аппарата     Премьер-министра - Министр     Кыргызской Республики                              Б.Талгарбеков</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="864" w:right="864" w:bottom="864" w:left="864" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
@@ -214,69 +214,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdysfyipwbclgskw4tdidzq">
+    <w:hyperlink w:history="1" r:id="rIdveo2bgu3-6u553smcebja">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/54152</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdi5njbgvyhdzd9ahq25dqg">
+    <w:hyperlink w:history="1" r:id="rIdhzjos64_q8b9wio-l3wyc">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -419,57 +419,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdgw4phte9luyqcdmpvkpyq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158975" TargetMode="External"/><Relationship Id="rId9bpancq7zlwmvqy5u9fjh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/3953" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId-ne6wlrot1w7loqon8ieu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158975" TargetMode="External"/><Relationship Id="rIdar1rpq8_nbioh90njr7u9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/3953" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdysfyipwbclgskw4tdidzq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/54152" TargetMode="External"/><Relationship Id="rIdi5njbgvyhdzd9ahq25dqg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdveo2bgu3-6u553smcebja" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/54152" TargetMode="External"/><Relationship Id="rIdhzjos64_q8b9wio-l3wyc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>