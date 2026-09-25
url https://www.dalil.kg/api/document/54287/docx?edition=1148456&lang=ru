--- v0 (2026-09-24)
+++ v1 (2026-09-25)
@@ -98,271 +98,271 @@
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">УТРАТИЛО СИЛУв соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlp89q9zp00lsgbkvobgre">
+      <w:hyperlink w:history="1" r:id="rIdzjazbrnxgyiyxxfmiykqj">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров КРот 14 января 2022 года N 9 г.Бишкек, Дом Правительства 20 марта 2003 года №149                                       ПОСТАНОВЛЕНИЕ ПРАВИТЕЛЬСТВА КЫРГЫЗСКОЙ РЕСПУБЛИКИ                                         О пересмотре ставок акцизного налога на бензин,            легкие и средние дистилляты и прочие бензины,            дизельное топливо и мерах по усилению борьбы с           нелегальным импортом горюче-смазочных материалов  (В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1dhxkyrosdpahig0y29ry">
+      <w:hyperlink w:history="1" r:id="rIdwu4nbp-jm_cmclydrh131">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">4 марта 2004 года №119</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">,   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmh5tgus53nlrykuuoqljs">
+      <w:hyperlink w:history="1" r:id="rId4wuhdul1s4-eugf0kb9cw">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства КР от 07.05.2004 года № 344,     </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzkiuao8ew8c323wcuuqzy">
+      <w:hyperlink w:history="1" r:id="rId-0ci0yqrffi3e8ahogicz">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">от 31 мая 2004 года N 408</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdclajbynicya66ozaovxya">
+      <w:hyperlink w:history="1" r:id="rIdhuyioijmp7rd9npudyjod">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">3 ноября 2004 года № 803</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">,    </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdj2whxep-ioxzjfslp5pwa">
+      <w:hyperlink w:history="1" r:id="rIdvibjodcxqxwpbr042fo5c">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">25 ноября 2004 года № 857</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwqazoix0js_rwpbtqg5qp">
+      <w:hyperlink w:history="1" r:id="rId7_g4y0xxhiyddun-rosfy">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1 апреля 2005 года № 150</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)      На основании статьи 11 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdp7hl_p4mtngfyoqo9tkaz">
+      <w:hyperlink w:history="1" r:id="rIdhi9raf695tr2kgoov3z7v">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Конституции</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики и статьи2  </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyqyscftdwouvog2sz_qxq">
+      <w:hyperlink w:history="1" r:id="rIdinqplrrrdrb-dfkua9-go">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закона</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "О базовых ставках акцизного налога наподакцизные товары, ввозимые и производимые юридическими и физическимилицами  в  Кыргызской  Республике,  на  2003  год",  а  также  в целяхобеспечения  легального  товарооборота  качественных  горюче-смазочныхматериалов  и  необходимого  сырья  и  компонентов  для  отечественныхпроизводителей, Правительство Кыргызской Республики постановляет:     1.  Утратил силу.      2. В  связи  с  необособленностью   и   неогражденностью   границсвободных   экономических   зон  "Каракол",  "Нарын"  и  "Маймак",  доприведения  их  в  соответствие  с  частью  первой  статьи  1   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwa-y913p7r0uxuokwqe1w">
+      <w:hyperlink w:history="1" r:id="rIdqpy7kyabhzcecu0t78dbp">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закона</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Кыргызской  Республики  "О  свободных экономических зонах в КыргызскойРеспублике",  временно приостановить,  начиная с 4 апреля  2003  года,ввоз  на  территории  указанных свободных экономических зон КыргызскойРеспублики  без  уплаты  таможенных  платежей  и   налогов   следующихнефтепродуктов:     бензин, легкие и средние дистилляты и прочие бензины;     дизельное и печное топливо;     мазут;     масла и газоконденсат;     нефть сырая и нефтепродукты  сырые,  полученные  из  битуминозныхматериалов.     3. Пункт 2 настоящего постановления не распространяется  на  ввозлегких  и  средних  дистиллятов, других  видов  сырья  и  компонентов,предназначенных     для    производства    товарных    нефтепродуктов,хозяйствующими  субъектами, перечень которых утвержден  постановлениемПравительства Кыргызской Республики от 18 ноября 2002 года N  783  "Обупорядочении ввоза легких и средних дистиллятов, других видов сырья  икомпонентов для производства товарных нефтепродуктов. (В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdo_of0w3ubedmsdxv6veco">
+      <w:hyperlink w:history="1" r:id="rId3_olixlquq0r0ubblxfl0">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">31 мая 2004 года № 408</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)     4. Уведомить Жогорку Кенеш  Кыргызской  Республики  об  измененииставок  акцизного  налога  на  бензин,  легкие  и средние дистилляты ипрочие бензины  и  дизельное  топливо  согласно  пункту  1  настоящегопостановления.     5. Министерству финансов Кыргызской  Республики  в  установленномпорядке  внести  в  Правительство  Кыргызской Республики проект ЗаконаКыргызской Республики "О  внесении  изменений  и  дополнений  в  ЗаконКыргызской  Республики  "О  свободных экономических зонах в КыргызскойРеспублике",  предусматривающий исключение предоставления освобожденийот  уплаты  таможенных платежей и налогов на ввозимые,  производимые иреализуемые  горюче-смазочные  материалы,  табачные  и  ликероводочныеизделия.     6. Утвердить постоянно действующую межведомственную комиссию  длявыработки  мер по борьбе с нелегальным товарооборотом горюче-смазочныхматериалов на территории  Кыргызской  Республики  в  составе  согласноприложению.     Комиссии в   недельный   срок   разработать    план    конкретныхмероприятий,  вытекающих  из  настоящего  постановления,  и ежемесячнопредставлять отчет в Правительство Кыргызской Республики о проделаннойработе.     Областным, городским и  районным  государственным  администрациямсоздать  рабочие  группы с участием представителей правоохранительных,фискальных органов и других заинтересованных организаций для выявленияи пресечения фактов нелегального ввоза и реализации нефтепродуктов.     7. Министерству финансов Кыргызской Республики внести предложенияпо  изменению  и  дополнению  действующих  нормативных правовых актов,предусматривающие поощрение сотрудников, выявивших нарушения.     8. Государственной  инспекции  по стандартизации и метрологии приПравительстве Кыргызской  Республики  разработать  и  в  установленномпорядке  внести  на  рассмотрение  Правительства Кыргызской Республикипроекты нормативных правовых актов,  предусматривающие запрет ввоза натерриторию  Кыргызской  Республики  этилированного  бензина,  а  такжесвинцовосодержащих примесей и компонентов для их производства.     9. Государственным    средствам   массовой   информации   оказатьинформационную поддержку проводимым мероприятиям по стабилизации рынканефтепродуктов, борьбе с нелегальным их оборотом.     10. До        принятия        постановления          ПравительстваКыргызской  Республики, предусматривающего  пересмотр ставок акцизногоналога   на бензин,   легкие   и   средние   дистилляты    и    прочиебензины,     дизельное   топливо   продолжает    действовать    данноепостановление.(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdiqrno65flou4iszrkbtyz">
+      <w:hyperlink w:history="1" r:id="rIdos0f5x73ry5qvudpe32pi">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">4 марта 2004 года №119</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)    11. Опубликовать  настоящее  постановление  в  средствах  массовойинформации.    12. Контроль за выполнением настоящего постановления возложить  наМинистерство  финансов  Кыргызской Республики и соответствующие отделыАппарата Премьер-министра Кыргызской Республики.      Премьер-министр                                   Н.Танаев      </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="864" w:right="864" w:bottom="864" w:left="864" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
@@ -414,69 +414,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdtjx720nc8ziytswsz3kss">
+    <w:hyperlink w:history="1" r:id="rId20xyme--vdew8zz79ezzb">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/54287</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rId2t-beykrqqilrrkqdkk2c">
+    <w:hyperlink w:history="1" r:id="rId4iehxvkdyaiyccnmgeoys">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -619,57 +619,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdlp89q9zp00lsgbkvobgre" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158975" TargetMode="External"/><Relationship Id="rId1dhxkyrosdpahig0y29ry" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/55123" TargetMode="External"/><Relationship Id="rIdmh5tgus53nlrykuuoqljs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/55372" TargetMode="External"/><Relationship Id="rIdzkiuao8ew8c323wcuuqzy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/55446" TargetMode="External"/><Relationship Id="rIdclajbynicya66ozaovxya" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/55951" TargetMode="External"/><Relationship Id="rIdj2whxep-ioxzjfslp5pwa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/56004" TargetMode="External"/><Relationship Id="rIdwqazoix0js_rwpbtqg5qp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/56261" TargetMode="External"/><Relationship Id="rIdp7hl_p4mtngfyoqo9tkaz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1" TargetMode="External"/><Relationship Id="rIdyqyscftdwouvog2sz_qxq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1126" TargetMode="External"/><Relationship Id="rIdwa-y913p7r0uxuokwqe1w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/840" TargetMode="External"/><Relationship Id="rIdo_of0w3ubedmsdxv6veco" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/55446" TargetMode="External"/><Relationship Id="rIdiqrno65flou4iszrkbtyz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/55123" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdzjazbrnxgyiyxxfmiykqj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158975" TargetMode="External"/><Relationship Id="rIdwu4nbp-jm_cmclydrh131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/55123" TargetMode="External"/><Relationship Id="rId4wuhdul1s4-eugf0kb9cw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/55372" TargetMode="External"/><Relationship Id="rId-0ci0yqrffi3e8ahogicz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/55446" TargetMode="External"/><Relationship Id="rIdhuyioijmp7rd9npudyjod" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/55951" TargetMode="External"/><Relationship Id="rIdvibjodcxqxwpbr042fo5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/56004" TargetMode="External"/><Relationship Id="rId7_g4y0xxhiyddun-rosfy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/56261" TargetMode="External"/><Relationship Id="rIdhi9raf695tr2kgoov3z7v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1" TargetMode="External"/><Relationship Id="rIdinqplrrrdrb-dfkua9-go" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1126" TargetMode="External"/><Relationship Id="rIdqpy7kyabhzcecu0t78dbp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/840" TargetMode="External"/><Relationship Id="rId3_olixlquq0r0ubblxfl0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/55446" TargetMode="External"/><Relationship Id="rIdos0f5x73ry5qvudpe32pi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/55123" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdtjx720nc8ziytswsz3kss" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/54287" TargetMode="External"/><Relationship Id="rId2t-beykrqqilrrkqdkk2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20xyme--vdew8zz79ezzb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/54287" TargetMode="External"/><Relationship Id="rId4iehxvkdyaiyccnmgeoys" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>