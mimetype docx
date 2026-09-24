--- v0 (2026-09-24)
+++ v1 (2026-09-24)
@@ -98,71 +98,71 @@
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                              Утверждено                     </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzq6kgqmi0nww7rq0gzt4v">
+      <w:hyperlink w:history="1" r:id="rId5dgjxhrgl3uh2dkokiljx">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства                         Кыргызской Республики                       от 2 июня 1998 года N 326                                ПОЛОЖЕНИЕ              о Межведомственной комиссии по испытанию и      регистрации пестицидов и агрохимикатов сельскохозяйственных             растений и лесных насаждений при департаменте          химизации и защиты растений Министерства сельского               и водного хозяйства Кыргызской Республики              (В редакции </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfqxqfdtfglowi_vdgbz92">
+      <w:hyperlink w:history="1" r:id="rId1-b-dv6vj4icbedzoydat">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства КР от                        2 июня 1999 года N 306)                                Раздел 1                            Общие положения     1. Межведомственная комиссия по испытанию и регистрации пестицидови   агрохимикатов   сельскохозяйственных растений и лесных  насажденийпри департаменте химизации и защиты растений Министерства сельского  иводного    хозяйства   Кыргызской   Республики  (далее   -   Комиссия)образована  в соответствии с постановлением Правительства   КыргызскойРеспублики   от  12  августа   1997  года  N  467  "Об  лицензированиидеятельности   по  изготовлению  и  реализации  химических   веществ".Комиссия является совещательным коллегиальным органом.    2. Комиссия  в  свой деятельности руководствуется законодательнымиактами  Кыргызской  Республики,  указами и  распоряжениями  ПрезидентаКыргызской   Республики,  постановлениями  Жогорку  Кенеша  КыргызскойРеспублики,  постановлениями Правительства  и  распоряжениями  Премьер-министра Кыргызской Республики, нормативно-правовыми актами КыргызскойРеспублики, регламентирующими применение пестицидов, других препаратови настоящим Положением.    3. Комиссия организует работу в контакте с Министерством сельскогои  водного  хозяйства,  Министерством  здравоохранения,  Министерствомохраны   окружающей  среды,   Национальной  академии  наук  КыргызскойРеспублики,  Гослесагентством при Правительстве Кыргызской Республики,Гостаможенным комитетом,  Госинспекцией по стандартизации и метрологиипри  Правительстве Кыргызской Республики,  подразделениями гражданскойавиации и другими организациями.    4.  Комиссию   возглавляет председатель -  начальник  департаментахимизации  и  защиты  растений  Министерства  сельского   и    водногохозяйства Кыргызской Республики.    В состав Комиссии входят представители  департамента  химизации  изащиты    растений    Министерства  сельского  и   водного   хозяйстваКыргызской   Республики,   департамента  государственного   санитарно-эпидемиологического  надзора Министерства  здравоохранения  КыргызскойРеспублики,    Министерства   охраны   окружающей   среды   КыргызскойРеспублики,   Гослесагентства,  Госинспекции   по   стандартизации   иметрологии  при  Правительстве Кыргызской Республики,   Гостаможенногокомитета,    Национальной   академии  наук    Кыргызской   Республики,Кыргызской  аграрной  академии, департамента ветеринарии  Министерствасельского и водного хозяйства Кыргызской Республики.    В   случае   выхода  из  состава  Комиссии  отдельных  ее   членовпредседатель Комиссии имеет право осуществлять соответствующую  заменупо согласованию с заинтересованными министерствами и ведомствами.    5. Рабочим органом для осуществления организационной  деятельностиКомиссии    является   департамент   химизации   и   защиты   растенийМинистерства  сельского  и  водного хозяйства  Кыргызской  Республики,дополнительное  финансирование   которого   осуществляется   за   счетсредств,  поступающих от деятельности Комиссии.                                Раздел 2                           Функции Комиссии     1. Комиссия:    -    организует    исследования   и    проверку     биологических,токсикологических,    гигиенических   и   экологических    регламентовприменения пестицидов и агрохимикатов, безопасных для здоровья людей иокружающей среды;    - определяет  перспективный ассортимент пестицидов и агрохимикатовдля регистрации и расширения сферы их применения;    - производит регистрацию пестицидов  и  агрохимикатов,  утверждаетсписок  пестицидов   и агрохимикатов сельскохозяйственных  растений  илесных  насаждений,  разрешенных для использования в сельском и лесномхозяйстве  Кыргызской Республики,  и список пестицидов и агрохимикатовдля  реализации населению с регламентами применения обязательными  длявсех  природопользователей,  независимо от форм собственности, а такжедругие методические и нормативные материалы;    -   вносит   изменения   в  перечень  разрешенных   пестицидов   иагрохимикатов, технологию их применения в зависимости от экологическойобстановки в  регионах  использования  этих  средств и новых данных порезультатам исследований;    -  принимает  решения  о прекращении регистрации  и  использованияпестицидов  и  агрохимикатов,  в случаях выявления  их  отрицательноговоздействия   на  здоровье людей и окружающую среду,  получения  новыхданных  об  опасности пестицидов и агрохимикатов,  которые  раннее  небыли   известны или не объявлены заявителем до регистрации.  Заявительнесет   ответственность  за  недостоверность  информации   о   влияниипестицидов и  агрохимикатов  на здоровье человека и окружающую среду всоответствии с действующим законодательством Кыргызской Республики;    - утверждает  по  согласованию с заинтересованными министерствами,государственными  комитетами  и  иными  центральными   исполнительнымиорганами    Кыргызской    Республики  единые  методические   указания,положения о проведении регистрационных испытаний и регистрации;    - определяет  программы  и исполнителей исследовательских работ наконкурсной  основе.   Исполнитель  несет  полную  ответственность   задостоверность представленных исследований;    -  регистрирует  пестициды и агрохимикаты сроком  на  5  лет.   Поистечении   данного  срока  в  установленном  порядке  проводится   ихперерегистрация с учетом накопленной за этот период новой информации оих свойствах и эффективности;    -   согласовывает   с  фирмами-изготовителями   и    организациямидемонстрационные  испытания   новых  зарегистрированных  пестицидов  иагрохимикатов и технологии их применения;    - разрешает  научным  учреждениям  и другим организациям получениеобразцов    пестицидов,    агрохимикатов   и   химических   стандартовдействующих веществ, поступающих на безвозмездной основе от заявителейдля проведения исследований;    - заключает с заявителями и исполнителями договора на проведение ифинансирование испытаний;    - оказывает  платные  услуги  информационно-правового характера надоговорных началах.                                Раздел 3                     Права и обязанности Комиссии     1. Комиссия имеет право:    - контролировать организации и товаропроизводителей различных формсобственности     в     части    проведения    ими    регистрационных,демонстрационных испытаний пестицидов и агрохимикатов;    - организовывать  и  участвовать в работе семинаров,  конференций,связанных с регламентами применения пестицидов, агрохимикатов;    -  при   необходимости вносить предложения для решения  вопроса  взаинтересованные  министерства,   государственные  комитеты   и   иныецентральные исполнительные органы Кыргызской Республики;    - издавать справочники,  буклеты, другую специальную литературу повопросам   фитосанитарной  и агрохимической обстановки  и  регламентовприменения пестицидов и агрохимикатов.    2. Комиссия обязана:    -   не   реже   одного   раза   в   год  представлять   информациюзаинтересованным  министерствам,   государственным  комитетам  и  инымцентральным   исполнительным   органам   Кыргызской   Республики    обизменениях  в  регистрации  пестицидов  и  агрохимикатов,    с   цельюпредотвращения завоза и применения запрещенных, опасных  для  здоровьялюдей  и окружающей среды  пестицидов, агрохимикатов, которые являютсяобязательны для исполнения;    -   осуществлять  пропаганду  рациональных  и  безопасных  методовприменения пестицидов и других препаратов;    -   своевременно  сообщать  заявителям  об  изменениях  в  порядкерегистрации и испытаний;    - в  случае нарушения порядка проведения регистрационных испытанийрасторгать договор и потребовать возмещение понесенных затрат.                                Раздел 4                   Финансовая деятельность Комиссии     1. Финансовыми  средствами Комиссии являются средства,  полученныеза  регистрацию  пестицидов и агрохимикатов,  оказание  платных  услугинформационно-правового   характера,     проведение    испытаний     иисследований   пестицидов  и   агрохимикатов.   Финансовые   средства,поступающие   от   деятельности   Комиссии,    являются   специальнымисредствами  и  поступают  на специальный  счет департамента  химизациии   защиты   растений  Министерства  сельского  и  водного   хозяйстваКыргызской Республики.    2.   Средства,   полученные  за  регистрацию  и  платные   услуги,направляются  на  уплату обязательных платежей в установленном закономпорядке,  осуществление  деятельности  Комиссии,   оплату  независимыхэкспертов,    издание   списка   зарегистрированных    пестицидов    иагрохимикатов   и   специальной  литературы,   обучение  специалистов,проведение и участие в международных мероприятиях по вопросам  условийпроизводства и регистрации пестицидов и агрохимикатов.    3.  Размеры  платы  за регистрацию пестицидов и  оказание  платныхуслуг  информационно-правового  характера,   проведение  испытаний   иисследований  средств  защиты  растений  определяются   ПравительствомКыргызской Республики.  </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="864" w:right="864" w:bottom="864" w:left="864" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
@@ -214,69 +214,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdcrbsvwyod07rtdq7lmayi">
+    <w:hyperlink w:history="1" r:id="rIddlkj5_pniueeocf_rbiyx">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/5453</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rId6ivbjgsts00s729sprse-">
+    <w:hyperlink w:history="1" r:id="rIdyp0kfcrpactvwwwqus16i">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -419,57 +419,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdzq6kgqmi0nww7rq0gzt4v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/5452" TargetMode="External"/><Relationship Id="rIdfqxqfdtfglowi_vdgbz92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/35373" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5dgjxhrgl3uh2dkokiljx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/5452" TargetMode="External"/><Relationship Id="rId1-b-dv6vj4icbedzoydat" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/35373" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdcrbsvwyod07rtdq7lmayi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/5453" TargetMode="External"/><Relationship Id="rId6ivbjgsts00s729sprse-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIddlkj5_pniueeocf_rbiyx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/5453" TargetMode="External"/><Relationship Id="rIdyp0kfcrpactvwwwqus16i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>