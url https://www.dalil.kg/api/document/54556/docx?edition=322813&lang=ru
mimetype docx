--- v0 (2026-09-24)
+++ v1 (2026-09-24)
@@ -98,71 +98,71 @@
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">УТРАТИЛО СИЛУ В СООТВЕТСТВИИ С </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0gpgrcn7fez7ili6ka9er">
+      <w:hyperlink w:history="1" r:id="rId3ixvvkkpnw_1efy9aw_fo">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ПОСТАНОВЛЕНИЕМ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПРАВИТЕЛЬСТВА КРОТ 17 ИЮНЯ 2005 ГОДА № 240 г.Бишкек, Дом Правительстваот 7 июля 2003 года № 414              ПОСТАНОВЛЕНИЕ ПРАВИТЕЛЬСТВА КЫРГЫЗСКОЙ РЕСПУБЛИКИ                   О проекте Закона Кыргызской Республики        "О науке и государственной научно-технической политике"      Правительство Кыргызской Республики постановляет:   1.  Согласиться с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqtcaowqexsy82c3kbib7y">
+      <w:hyperlink w:history="1" r:id="rIdfwgsk2zkggsnkgef7egoz">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">проектом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Кыргызской Республики "О науке  игосударственной научно-технической политике".   2.  Направить указанный законопроект на рассмотрение Жогорку КенешаКыргызской Республики.   3.  Назначить  директора  Государственного  агентства  по  науке  иинтеллектуальной собственности при Правительстве Кыргызской Республикиофициальным  представителем Правительства  Кыргызской  Республики  прирассмотрении данного законопроекта палатами Жогорку Кенеша  КыргызскойРеспублики.         Премьер-министр                                 Н.Танаев      </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="864" w:right="864" w:bottom="864" w:left="864" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
@@ -214,69 +214,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdvgnz74njkitz52ehpirjq">
+    <w:hyperlink w:history="1" r:id="rIdknztjhw-yw_3ykydcnhvh">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/54556</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdjaq8r2tjq5xvp2ltvgsz-">
+    <w:hyperlink w:history="1" r:id="rIdq5pmuayxcqj5mpu1i21wx">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -419,57 +419,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId0gpgrcn7fez7ili6ka9er" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/56365" TargetMode="External"/><Relationship Id="rIdqtcaowqexsy82c3kbib7y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/26613" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3ixvvkkpnw_1efy9aw_fo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/56365" TargetMode="External"/><Relationship Id="rIdfwgsk2zkggsnkgef7egoz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/26613" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdvgnz74njkitz52ehpirjq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/54556" TargetMode="External"/><Relationship Id="rIdjaq8r2tjq5xvp2ltvgsz-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdknztjhw-yw_3ykydcnhvh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/54556" TargetMode="External"/><Relationship Id="rIdq5pmuayxcqj5mpu1i21wx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>