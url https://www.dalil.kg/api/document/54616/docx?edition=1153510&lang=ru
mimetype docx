--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -110,51 +110,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Утратил силу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">            в соответсвии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdb-tekvuj1rok41edouw_f">
+      <w:hyperlink w:history="1" r:id="rIdtjzgvxpg5wy1yywm_l9m3">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -212,51 +212,51 @@
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> года № </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">166</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">г. Бишкек, Дом Правительстваот 31 июля 2003 года №475               ПОСТАНОВЛЕНИЕ ПРАВИТЕЛЬСТВА КЫРГЫЗСКОЙ РЕСПУБЛИКИ                                        О проекте Закона Кыргызской Республики «О внесении изменения               в Налоговый кодекс Кыргызской Республики»      Правительство Кыргызской Республики постановляет:   1.  Согласиться с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdaeshzwyw87ed8sah5xbv9">
+      <w:hyperlink w:history="1" r:id="rIdyfymjssq8djqsecmdjun0">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">проектом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Кыргызской Республики «О внесенииизменения в Налоговый кодекс Кыргызской Республики».   2.  Внести  указанный законопроект на рассмотрение  Жогорку  КенешаКыргызской Республики.   3.  Назначить  заместителя министра финансов Кыргызской  Республикиофициальным  представителем Правительства  Кыргызской  Республики  прирассмотрении   указанного   законопроекта  палатами   Жогорку   КенешаКыргызской Республики.            Премьер-министр                                  Н. Танаев                                                                                 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -316,69 +316,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rId82mrmgxwaf8evzuyg6cl3">
+    <w:hyperlink w:history="1" r:id="rIdsbhl5rhbwrxoehbh-ohis">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/54616</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdu_fhlrdfpk7j6lno2gnoc">
+    <w:hyperlink w:history="1" r:id="rId6alj5lkwnyl0t8aeim5sw">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -521,57 +521,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdb-tekvuj1rok41edouw_f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159126" TargetMode="External"/><Relationship Id="rIdaeshzwyw87ed8sah5xbv9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/54616#1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdtjzgvxpg5wy1yywm_l9m3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159126" TargetMode="External"/><Relationship Id="rIdyfymjssq8djqsecmdjun0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/54616#1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId82mrmgxwaf8evzuyg6cl3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/54616" TargetMode="External"/><Relationship Id="rIdu_fhlrdfpk7j6lno2gnoc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdsbhl5rhbwrxoehbh-ohis" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/54616" TargetMode="External"/><Relationship Id="rId6alj5lkwnyl0t8aeim5sw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>