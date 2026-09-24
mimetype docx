--- v0 (2026-09-24)
+++ v1 (2026-09-24)
@@ -98,71 +98,71 @@
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">г.Бишкек, Дом Правительстваот 13 марта 2004 года N 161            ПОСТАНОВЛЕНИЕ ПРАВИТЕЛЬСТВА КЫРГЫЗСКОЙ РЕСПУБЛИКИ           О реализации Указа Президента Кыргызской Республики       "О проведении в Иссык-Кульской области пилотного проекта        "Децентрализация государственного управления и развитие            местного самоуправления" от 7 февраля 2004 года      В целях реализации Указа Президента Кыргызской Республики "О  про-ведении в Иссык-Кульской области пилотного проекта "Децентрализация го-сударственного управления и развитие местного самоуправления" от 7 фев-раля 2004 года</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnvagjkxhckyv-lltoxnjl">
+      <w:hyperlink w:history="1" r:id="rIdryjeqwyyusthqrvzg6c66">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> N 48</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">,  Национальной стратегии "Децентрализация государс-твенного управления и развитие  местного  самоуправления  в  КыргызскойРеспублике  до  2010  года",  а  также повышения роли и ответственностиместных государственных администраций и органов местного самоуправленияв решении задач социально-экономического развития области ПравительствоКыргызской Республики постановляет:     1. Местным государственным администрациям и органам местного само-управления Иссык-Кульской области совместно с министерствами, государс-твенными  комитетами,  административными ведомствами и государственнымикомиссиями принять конкретные меры по выполнению Указа Президента  Кыр-гызской  Республики  "О  проведении  в Иссык-Кульской области пилотногопроекта "Децентрализация государственного управления и развитие местно-го самоуправления" от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvvohdbodfti_o2igvkix4">
+      <w:hyperlink w:history="1" r:id="rIds4bwgidcdag3tneerejnr">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">7 февраля 2004 года N 48</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> и обеспечить эффективноепроведение пилотного проекта на должном уровне.     2. Местным государственным администрациям и органам местного само-управления Иссык-Кульской области при проведении пилотного проекта:     - руководствоваться  требованиями,  изложенными в Указе ПрезидентаКыргызской Республики "О проведении в Иссык-Кульской области  пилотногопроекта "Децентрализация государственного управления и развитие местно-го самоуправления" от 7 февраля 2004 года N 48,  Национальной стратегии"Децентрализация  государственного управления и развитие местного само-управления в Кыргызской Республике до 2010 года" и настоящего постанов-ления;     - разработать и принять конкретные меры по эффективному  использо-ванию  переданных на период проведения пилотного проекта функций и пол-номочий для решения социально-экономических задач области,  в организа-торской и повседневной деятельности исходить из общегосударственных ин-тересов.     3. Министерствам,  государственным комитетам, административным ве-домствам, государственным комиссиям Кыргызской Республики:     - принять  соответствующие собственные решения,  предусматривающиепрактические действия направленные на выполнение в полном объеме требо-ваний  вышеназванного  Указа Президента Кыргызской Республики и данногопостановления Правительства Кыргызской  Республики  и  в  двухнедельныйсрок  обеспечить  передачу государственной администрации Иссык-Кульскойобласти,  на период проведения пилотного проекта,  функций и полномочийпо:     осуществлению контроля за управлением  государственной  и  муници-пальной собственностью, находящейся на территории Иссык-Кульской облас-ти, и принимать меры по повышению эффективности ее использования;     контролю за  предоставлением  земельных участков на территории об-ласти в собственность и в пользование, за их целевым использованием;     разработке и  реализации соответствующих региональных программ со-циально-экономического, культурного развития;     осуществлению контроля за сбором налоговых платежей с физических июридических лиц;     выдаче лицензий,  разрешений  на  охотничий  промысел и ловлю птиц(кроме объектов животного и растительного мира, включенных в I, II, IIIсписки СИТЕС), в соответствии с установленными квотами;     определению норм на вырубку леса и установление норм по  использо-ванию рыбных запасов;     контролю за  использованием  средств  фонда  охраны  природы   Ис-сык-Кульской области;     - в целях обеспечения проведения единой государственной политики ввопросах  социально-экономического  развития  согласовывать с государс-твенной администрацией Иссык-Кульской области свои отраслевые программыи планы мероприятий, касающиеся Иссык-Кульской области;     - оказывать всестороннюю поддержку,  методическую  и  практическуюпомощь в реализации пилотного проекта.     4. Министерству финансов Кыргызской Республики совместно с  минис-терствами,  государственными комитетами, административными ведомствами,государственными комиссиями:     - в  двухнедельный  срок произвести расчеты объемов финансовых ре-сурсов для обеспечения выполнения переданных функций и полномочий, ука-занных в вышеназванном Указе Президента Кыргызской Республики;     - осуществлять финансирование средств,  предусмотренных и выделяе-мых из республиканского бюджета организациям и учреждениям, находящимсяна территории Иссык-Кульской области,  непосредственно через  областнуюгосударственную администрацию;     - обеспечить на постоянной основе перечисление финансовых  средствгосударственной  администрации Иссык-Кульской области на содержание об-ластных, территориальных и подведомственных структур управления, в рам-ках утвержденного бюджета на соответствующий год.     5. Главе государственной администрации-губернатору  Иссык-Кульскойобласти до 1 апреля 2004 года,  по согласованию с министерствами, госу-дарственными комитетами,  административными ведомствами и государствен-ными комиссиями рассмотреть и утвердить структуры и штатную численностьсоответствующих областных и территориальных органов управления, предус-мотрев сокращение государственных служащих и расходов бюджетных средствна их содержание.     6. Министерствам,  государственным комитетам, административным ве-домствам,  государственным комиссиям Кыргызской Республики принять  бе-зотлагательные  меры по выполнению требований Указа Президента Кыргызс-кой Республики "О проведении в Иссык-Кульской области пилотного проекта"Децентрализация  государственного управления и развитие местного само-управления" от 7 февраля 2004 года N 48 о  предоставлении  главе  госу-дарственной администрации - губернатору Иссык-Кульской области прав:     - назначать по согласованию с руководством министерств,  государс-твенных комитетов, административных ведомств и государственных комиссийруководителей их территориальных структурных подразделений, за исключе-нием судей,  прокуроров, руководителей территориальных органов внутрен-них дел, Службы национальной безопасности Кыргызской Республики, Минис-терства  обороны  Кыргызской Республики и Национального статистическогокомитета Кыргызской Республики;     - утверждать структуру и штатную численность территориальных орга-нов исполнительной власти государственного управления по согласованию ссоответствующими министерствами, государственными комитетами, админист-ративными ведомствами и государственными комиссиями;     - назначать  генерального директора (директора) свободной экономи-ческой зоны "Каракол";     - принимать конкретные меры и решения в сфере развития туристичес-кой отрасли и курортно-рекреационной зоны Иссык-Кульской области, прив-лечения  прямых инвестиций,  поддержки и создания благоприятных условийдля развития предпринимательства;     - вносить предложения в Правительство Кыргызской Республики по от-воду земель в курортно-рекреационной зоне области и  усилению  контроляза их рациональным использованием всеми землепользователями.     7. Министерству юстиции Кыргызской Республики, Министерству финан-сов Кыргызской Республики,  Национальному статистическому комитету Кыр-гызской Республики и Социальному фонду Кыргызской Республики  совместнос местными государственными администрациями и органами местного самоуп-равления Иссык-Кульской области провести  обязательную  государственнуюрегистрацию  в  соответствующих  территориальных органах Иссык-Кульскойобласти юридических лиц и индивидуальных предпринимателей, осуществляю-щих экономическую деятельность на территории Иссык-Кульской области,  спроведением необходимой разъяснительной работы.     8. Государственной администрации Иссык-Кульской области:     - в рамках проведения пилотного проекта предусмотреть практическиемеры по дальнейшей децентрализации переданных Правительством КыргызскойРеспублики функций и полномочий районным государственным администрациями органам местного самоуправления Иссык-Кульской области;     - о ходе проведения пилотного проекта информировать  ПравительствоКыргызской  Республики  по итогам каждого полугодия до 15 числа месяца,следующего за отчетным.     9. Министру Кыргызской Республики по делам местного самоуправленияи регионального развития совместно с государственной администрацией Ис-сык-Кульской области, заинтересованными министерствами, государственны-ми комитетами,  административными ведомствами и государственными комис-сиями:     - осуществлять постоянный мониторинг и анализ проведения пилотногопроекта и принимать своевременные меры по созданию условий, необходимыхдля его успешного проведения;     - по  итогам  и  результатам  проведения  пилотного  проекта в Ис-сык-Кульской области разработать и внести в  Жогорку  Кенеш  КыргызскойРеспублики  законопроекты о внесении соответствующих изменений и допол-нений в законодательство Кыргызской Республики.     10. Контроль  за исполнением настоящего постановления возложить наглаву государственной администрации - губернатора Иссык-Кульской облас-ти,  министра  Кыргызской Республики по делам местного самоуправления ирегионального развития,  управления и отделы Аппарата  Премьер-министраКыргызской Республики.      Премьер-министр                                   Н.Танаев</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="864" w:right="864" w:bottom="864" w:left="864" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
@@ -214,69 +214,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdtq2540fmtc57lq8putyy4">
+    <w:hyperlink w:history="1" r:id="rIdfb7ao87mfryxmvchircc6">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/55167</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdq9p3-zh9ug7k8szrbkxj5">
+    <w:hyperlink w:history="1" r:id="rId7hlzxcur9xnkoswos7x8v">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -419,57 +419,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdnvagjkxhckyv-lltoxnjl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/4083" TargetMode="External"/><Relationship Id="rIdvvohdbodfti_o2igvkix4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/4083" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdryjeqwyyusthqrvzg6c66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/4083" TargetMode="External"/><Relationship Id="rIds4bwgidcdag3tneerejnr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/4083" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdtq2540fmtc57lq8putyy4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/55167" TargetMode="External"/><Relationship Id="rIdq9p3-zh9ug7k8szrbkxj5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdfb7ao87mfryxmvchircc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/55167" TargetMode="External"/><Relationship Id="rId7hlzxcur9xnkoswos7x8v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>