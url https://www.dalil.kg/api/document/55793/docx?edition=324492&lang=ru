--- v0 (2026-09-24)
+++ v1 (2026-09-24)
@@ -98,175 +98,175 @@
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                        УТРАТИЛО СИЛУ                (В соответствии постановления Правительства КР                  от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdi_miipatu1e6kv8ciyx6r">
+      <w:hyperlink w:history="1" r:id="rIderngadocfzpfg1wiwpatv">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">11 января 2006 года № 10</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                            Утверждено                                          </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzk-xaiax7xu78zrxgtjal">
+      <w:hyperlink w:history="1" r:id="rIdyfuhgb0ajj8gx75xhopnz">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства                                              Кыргызской Республики                                          от 28 августа 2004 года N 639                                ПОЛОЖЕНИЕ           о Министерстве образования Кыргызской Республики (В редакции постановлдения Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqezv_gtsd2kwpjckbazxr">
+      <w:hyperlink w:history="1" r:id="rIdtzrwrf5cpueoia7e3ryhx">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">21 октября 2004 года № 769</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)                           1. Общие положения      1.1. Министерство  образования Кыргызской Республики (далее Минис-терство) является центральным органом государственного управления, осу-ществляющим  исполнительно-распорядительные функции в области образова-ния,  государственный контроль за  доступом  и  качеством  образования,обеспечение конституционного права граждан Кыргызской Республики на об-разование.     1.2. Министерство в своей деятельности руководствуется </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdesbpj0zncydnno8wnncx6">
+      <w:hyperlink w:history="1" r:id="rIdzv8oxlepfigxykmeyt0nf">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Конституци-</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink w:history="1" r:id="rIdtfydk34sauk-wyow8qc0j">
+      <w:hyperlink w:history="1" r:id="rIdsg8esgppwpqu1aehdfgq6">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ей</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики,  Законами Кыргызской Республики </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdog1m_r00qun35wgbhvsup">
+      <w:hyperlink w:history="1" r:id="rIdv0ijx-ibxe2i1qkfjcrte">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">"Об образова-</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink w:history="1" r:id="rIdzyu8fn_z1imiy7ciyzk2w">
+      <w:hyperlink w:history="1" r:id="rIdj_a5cxojqj4cv1holhsmt">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">нии"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">,  </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqvvdhl_ocodk08_a39stf">
+      <w:hyperlink w:history="1" r:id="rIdgilpd_csioun3jhfe7x61">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">"О статусе учителя"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">,  другими нормативными правовыми актами Кыр-гызской Республики и международными договорами,  ратифицированными Кыр-гызской Республикой, а также настоящим Положением.     1.3. Министерство является юридическим лицом,  имеет самостоятель-ный баланс,  расчетные счета в системе казначейства Министерства финан-сов Кыргызской Республики и закрепленное за ним имущество. Министерствоимеет печать с изображением Государственного герба Кыргызской Республи-ки со своим наименованием на государственном и официальном языках.                         II. Задачи Министерства      2.1. Основными задачами Министерства являются:     - создание эффективно действующей системы образования,  направлен-ной на формирование,  развитие и профессиональное становление личности,обучающейся на основе национальных и общечеловеческих ценностей, дости-жений науки и новых технологий;     - обеспечение конституционного права граждан Кыргызской Республикина обязательное бесплатное начальное, основное и бесплатное общее сред-нее образование;     - разработка и осуществление государственной  политики  в  областиобразования,  обеспечивающей необходимые условия для реализации консти-туционного права граждан Кыргызской Республики на получение образованияи  удовлетворение потребностей государства в квалифицированных работни-ках;     - разработка,  утверждение и реализация государственных стандартовпо содержанию образования;     - информатизация образования;     - обеспечение доступа каждому гражданину Кыргызской  Республики  кобязательному  бесплатному начальному,  основному,  а также бесплатномуобщему среднему образованию и, в соответствии со способностями, к полу-чению начального, среднего, высшего профессионального образования;     - создание механизмов гарантии качества образования;     - устойчивое развитие образовательных организаций;     - развитие науки в системе образования.                        III. Функции Министерства      3.1. В целях реализации задач в области  образования  Министерствоосуществляет следующие функции:     - разрабатывает и вносит на рассмотрение Правительства  КыргызскойРеспублики предложения:     о стратегических направлениях государственной политики  в  областиразвития системы образования в Кыргызской Республики;     о государственной политике,  направленной на обеспечение доступно-го, обязательного бесплатного начального, основного и бесплатного обще-го среднего образования,  а также среднего,  высшего профессионального,послевузовского и дополнительного профессионального образования;     - предоставляет качественные образовательные услуги;     - реализует государственную политику в области образования;     - разрабатывает и утверждает в пределах своей  компетенции  норма-тивные правовые акты, регламентирующие деятельность образовательных ор-ганизаций, осуществляет координацию и контроль за их исполнением;     - обобщает практику применения законодательства Кыргызской Респуб-лики в области образования,  готовит проекты законов Кыргызской Респуб-лики  и  вносит их на рассмотрение Правительства Кыргызской Республики,дает заключения по законопроектам,  регулирующим  вопросы  образования,охраны прав детей и учащейся молодежи;     - принимает меры по обеспечению конституционных  прав  граждан  наполучение обязательного бесплатного начального, основного и бесплатногообщего среднего образования, а также среднего профессионального, высше-го профессионального,  послевузовского профессионального и дополнитель-ного профессионального образования;     - принимает меры по обеспечению доступности,  по способностям каж-дого человека, на получение бесплатного среднего общего, дополнительно-го, на конкурсной основе среднего профессионального, высшего профессио-нального, послевузовского профессионального и дополнительного професси-онального  образования в соответствии с государственным образовательнымзаказом в пределах государственного образовательного стандарта;     - разрабатывает государственные образовательные стандарты в поряд-ке, установленном Правительством Кыргызской Республики;     - принимает меры по развитию информационно-коммуникационных техно-логий;     - осуществляет внедрение новых технологий обучения;     - осуществляет контроль за качеством обучения,  проведением лицен-зирования  и  государственной аккредитации (аттестации) образовательныхорганизаций;     - утверждает  перечень  учебной  и учебно-методической литературы,разрешенной к использованию образовательными организациями; координиру-ет работу по подготовке и изданию учебников и учебно-методических посо-бий;     - координирует работу учебно-методических объединений и советов поподготовке и изданию учебных и учебно-методических пособий и информаци-онному обеспечению профессиональных образовательных программ;     - осуществляет кадровую политику в пределах своих полномочий (объ-являет  конкурс на замещение вакантных должностей руководителей област-ных, районных, городских управлений, отделов образования);     - координирует деятельность образовательных организаций других ми-нистерств, государственных комитетов, административных ведомств, а так-же региональных органов управления в вопросах образования по согласова-нию с министерствами и ведомствами;     - осуществляет  переговоры с иностранными партнерами и подписываетв пределах своих полномочий международные договоры (соглашения)  в  об-ласти формального и неформального образования;     - разрабатывает и реализует меры по развитию послевузовского  про-фессионального образования;     - составляет проект бюджета министерства и исполняет его после ут-верждения в установленном законом порядке;     - осуществляет руководство государственными подведомственными  об-разовательными организациями;     - контролирует целевое и надлежащее использование имущества,  зак-репленного за этими организациями, осуществляет в установленном порядкефинансирование подведомственных организаций,  находящихся на  республи-канском бюджете и контролирует исполнение сметы расходов;     - исполняет функцию по подготовке процедуры международного усынов-ления, делегированной ему Правительством Кыргызской Республики, а такжеимеет право давать необходимые разъяснения по  вопросам  международногоусыновления (удочерения) детей - граждан Кыргызской Республики.                       IV. Полномочия Министерства      4.1. При осуществлении своих функций Министерство имеет право:     - утверждать (принимать),  в пределах своей  компетенции,  ведомс-твенные  нормативные акты,  обязательные для исполнения всеми образова-тельными организациями;     - разрабатывать  и  вносить  в Правительство Кыргызской Республикипроекты законов и нормативных правовых актов по  вопросам  образования,предложения об отмене или внесении изменений в нормативные правовые ак-тов других государственных органов управления и местных органов власти,не соответствующих законодательству Кыргызской Республики в области об-разования;     - издавать  директивы,  инструкции и рекомендации в целях осущест-вления контрольных функций за доступностью и качеством образования  об-разовательным организациям;     - осуществлять и организовывать проверки  на  местах  деятельностиобразовательных  организаций и их филиалов в пределах полномочий,  пре-доставленных законодательством Кыргызской Республики;     - предписывать образовательным организациям принятие мер по устра-нению выявленных нарушений;     - запрашивать и получать от всех образовательных организаций неза-висимо от форм собственности информацию,  содержащую  статистические  идругие  данные по вопросам научно-образовательной деятельности,  подго-товки,  переподготовки, повышения квалификации специалистов, научно-пе-дагогических работников;     - требовать в установленном порядке отчеты от руководителей  госу-дарственных  и местных органов управления образованием на всех уровнях,а также иных государственных структур,  в подчинении которых  находятсяобразовательные организации по вопросам компетенции Министерства;     - запрашивать на согласование приказы  и  другие  распорядительныедокументы, издаваемыми министерствами, государственными комитетами, ад-министративными ведомствами, касающиеся вопросов образования и воспита-ния детей и молодежи;     - заключать международные договоры (соглашения) в области  образо-вания в пределах полномочий,  определенных законодательством КыргызскойРеспублики;     - определять   порядок  нострификации  документов  об  образовании(признание в Кыргызской Республике документов об образовании,  выданныхв других государствах) на основе межгосударственных соглашений;     - участвовать в разработке и реализовывать  целевые  международныепрограммы  в  области  образования совместно с заинтересованными минис-терствами, государственными комитетами, иными центральными органами го-сударственного управления;     - утверждать по согласованию с  заинтересованными  министерствами,государственными комитетами,  иными центральными органами государствен-ного управления,  нанимателями и другими социальными партнерами Перечнипрофессий и специальностей для подготовки кадров;     - утверждать общий порядок и типовые правила приема на обучение  вобразовательных организациях, магистратуру, аспирантуру и докторантуру;     - проводить международные фестивали, конкурсы, совещания, семинарыи конференции по вопросам образования;     - создавать,  реорганизовывать и ликвидировать в установленном по-рядке подведомственные структурные подразделения;     - осуществлять в установленном порядке  финансирование  подведомс-твенных организаций, находящихся на республиканском бюджете;     - осуществлять государственный контроль за соблюдением бюджетной ифинансовой дисциплины в подведомственных организациях Министерства, фи-нансируемых из республиканского бюджета в соответствии с  законодатель-ством  Кыргызской  Республики,  утверждать их сметы расходов и осущест-влять контроль за их исполнением;     - контролировать  надлежащее и целевое использование государствен-ными подведомственными образовательными организациями закрепленного  заними имущества;     - разрабатывать и утверждать отраслевую систему поощрения;     - разрабатывать государственные требования к документам об образо-вании;  обеспечивать документами выпускников аккредитованных  (аттесто-ванных) образовательных организаций всех форм собственности;     - определять порядок приема,  зачисления, перевода, восстановленияи отчисления учащихся общих средних,  средних и высших профессиональныхучебных заведений,  определять механизмы установления  рейтинга  знанийабитуриентов;     - утверждать в установленном порядке результаты  общереспубликанс-кого тестирования абитуриентов;     - определять количество выделяемых государственных образовательныхгрантов;     - осуществлять надзор за проведением государственной кадровой  по-литики согласно перечню номенклатуры Министерства,  а также за формиро-ванием состава педагогических, научно-педагогических кадров;     - создавать  фонд  развития и материального поощрения Министерстваза счет отчислений в размере до 3 процентов  от  доходной  части  сметыспециальных  средств подведомственных образовательных организаций,  фи-нансируемых из республиканского бюджета,  и доходной части сметы подве-домственных учреждений,  находящихся на самофинансировании,  а также отспонсорской помощи, грантов и других источников, не запрещенных законо-дательством Кыргызской Республики;     - проводить в установленном порядке аттестацию работников  образо-вательных организаций и органов управления системы образования;     - вносить в установленном порядке в Правительство Кыргызской  Рес-публики предложения об изменении статуса, реорганизации, ликвидации го-сударственных высших учебных заведений;     - давать согласие на присвоение имен выдающихся деятелей республи-ки образовательным организациям;     - принимать  решения по вопросам открытия (ликвидации) аспирантурыи докторантуры в высших учебных заведениях;     - утверждать  уставы  государственных образовательных организаций,финансируемых через Министерство;     - утверждать структуру и штатное расписание подведомственных обра-зовательных организаций в пределах фонда оплаты труда и согласно  поло-жению о них;     - обеспечивать информационное,  научно-методическое и  нормативноеобслуживание системы образования,  осуществлять информационное обслужи-вание населения по вопросам образования;     - организовывать  и  координировать  выполнение межвузовских науч-но-исследовательских программ;     - утверждать  государственные образовательные стандарты и переченьспециальностей,  по которым осуществляется обучение  в  образовательныхорганизациях Кыргызской Республики;     - предоставлять разрешение международным организациям на право ра-боты  на  территории  Кыргызской  Республики по вопросам международногоусыновления;     - осуществлять постоянный контроль за деятельностью неправительст-венных и международных организаций,  работающих в системе образования изанимающихся  вопросами  охраны прав и интересов несовершеннолетних де-тей;     - осуществлять иные полномочия,  предусмотренные законодательствомКыргызской Республики в области образования.                   V. Организация работы Министерства      5.1. Министерство возглавляет министр,  назначаемый на должность иосвобождаемый от должности Президентом Кыргызской Республики по предло-жению Премьер-министра Кыргызской Республики, с согласия Жогорку КенешаКыргызской Республики.     5.2. В структуре Министерства предусмотрены один первый и два  за-местителя министра.  Заместители министра назначаются Премьер-министромКыргызской Республики по представлению министра.  Заместители  министраподчиняются непосредственно министру и осуществляют свою деятельность впределах возложенных на них обязанностей.     5.3. Министр:     - осуществляет общее руководство Министерством;     - издает  в пределах компетенции Министерства приказы,  утверждаетведомственные нормативные правовые акты,  правила,  положения, инструк-ции;     - определяет структуру Министерства и штатное расписание централь-ного  аппарата  Министерства  по  согласованию с Министерством финансовКыргызской Республики;     - представляет для утверждения Премьер-министру Кыргызской Респуб-лики персональный состав коллегии Министерства;     - определяет  и  утверждает  положения  о деятельности структурныхподразделений;     - определяет  и утверждает номенклатуру руководящих кадров системыобразования;     - определяет и утверждает штаты подведомственных организаций,  фи-нансируемых из республиканского бюджета в пределах установленного фондаоплаты труда;     - назначает на должность и освобождает от нее в установленном  по-рядке работников центрального аппарата и работников, входящих в номенк-латуру Министерства, определяет их права и функциональные обязанности;     - назначает  на должность и освобождает от должности в установлен-ном порядке по согласованию с главами местных государственных админист-раций, мэрами городов Бишкек и Ош и городов областного значения руково-дителей областных,  районных,  городских управлений и отделов образова-ния;     - утверждает по результатам выборов в должности руководителей  го-сударственных высших учебных заведений;     - несет персональную ответственность за выполнение возложенных  наМинистерство задач;     - распределяет обязанности заместителями министра,  руководителямиструктурных подразделений Министерства;     - обеспечивает правильное применение  действующих  условий  оплатытруда и материального поощрения, внедряет прогрессивные формы организа-ции и оплаты труда,  осуществляет контроль за расходами  средств  фондаоплаты труда;     - награждает работников системы образования ведомственными  награ-дами, а также представляет их к награждению государственными наградами;     - подписывает от имени и  по  поручению  Правительства  КыргызскойРеспублики межправительственные соглашения;     - организует и руководит работой коллегии Министерства;     - осуществляет  другие  полномочия,  предоставленные ему законода-тельством Кыргызской Республики.     5.4. В Министерстве образуется коллегия из 13 членов в составе ми-нистра (председатель коллегии),  заместителей  министра  по  должности,представителя Администрации Президента Кыргызской Республики,  предста-вителя Аппарата Премьер-министра Кыргызской Республики,  а также другихруководящих работников системы образования.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="864" w:right="864" w:bottom="864" w:left="864" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
@@ -318,69 +318,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdkro7vcvtab0s_zpcuxaan">
+    <w:hyperlink w:history="1" r:id="rIdbsohc7giypjfqucqddqiq">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/55793</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rId1vglpaobr3llaabg2j1ot">
+    <w:hyperlink w:history="1" r:id="rIdcpgpobehvzuhz9_cohoet">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -523,57 +523,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdi_miipatu1e6kv8ciyx6r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/57020" TargetMode="External"/><Relationship Id="rIdzk-xaiax7xu78zrxgtjal" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/55789" TargetMode="External"/><Relationship Id="rIdqezv_gtsd2kwpjckbazxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/37887" TargetMode="External"/><Relationship Id="rIdesbpj0zncydnno8wnncx6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1" TargetMode="External"/><Relationship Id="rIdtfydk34sauk-wyow8qc0j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1" TargetMode="External"/><Relationship Id="rIdog1m_r00qun35wgbhvsup" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1216" TargetMode="External"/><Relationship Id="rIdzyu8fn_z1imiy7ciyzk2w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1216" TargetMode="External"/><Relationship Id="rIdqvvdhl_ocodk08_a39stf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/391" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIderngadocfzpfg1wiwpatv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/57020" TargetMode="External"/><Relationship Id="rIdyfuhgb0ajj8gx75xhopnz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/55789" TargetMode="External"/><Relationship Id="rIdtzrwrf5cpueoia7e3ryhx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/37887" TargetMode="External"/><Relationship Id="rIdzv8oxlepfigxykmeyt0nf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1" TargetMode="External"/><Relationship Id="rIdsg8esgppwpqu1aehdfgq6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1" TargetMode="External"/><Relationship Id="rIdv0ijx-ibxe2i1qkfjcrte" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1216" TargetMode="External"/><Relationship Id="rIdj_a5cxojqj4cv1holhsmt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1216" TargetMode="External"/><Relationship Id="rIdgilpd_csioun3jhfe7x61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/391" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdkro7vcvtab0s_zpcuxaan" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/55793" TargetMode="External"/><Relationship Id="rId1vglpaobr3llaabg2j1ot" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdbsohc7giypjfqucqddqiq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/55793" TargetMode="External"/><Relationship Id="rIdcpgpobehvzuhz9_cohoet" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>