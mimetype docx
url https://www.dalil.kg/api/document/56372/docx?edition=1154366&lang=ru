--- v0 (2026-09-24)
+++ v1 (2026-09-24)
@@ -110,51 +110,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Утратил силу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">            в соответсвии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdb5iwco3v1wqgamwhqkvug">
+      <w:hyperlink w:history="1" r:id="rIdgqafivw6czbsze0ybwog-">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Кабинета Министров</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -212,803 +212,803 @@
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> года № </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">166</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> г.Бишкек, Дом Правительстваот 22 июня 2005 года № 253            ПОСТАНОВЛЕНИЕ ПРАВИТЕЛЬСТВА КЫРГЫЗСКОЙ РЕСПУБЛИКИ                 О проекте Закона Кыргызской Республики                      "О государственной пошлине"      В соответствии со статьей  64  </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzounsjo6rb0l9fpzlcszn">
+      <w:hyperlink w:history="1" r:id="rIdy8kj3yjeox3zeyusjt6y1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Конституции</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  Кыргызской  РеспубликиПравительство Кыргызской Республики постановляет:     1. Согласиться с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjysknexxjr1433-f7bbwp">
+      <w:hyperlink w:history="1" r:id="rIdxkbxbcsrmvmdosupx1f-n">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">проектом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Кыргызской  Республики  "О  госу-дарственной пошлине".     2. Внести указанный законопроект на  рассмотрение  Жогорку  КенешаКыргызской Республики.     3. Назначить заместителя министра финансов Кыргызской  Республики,заместителя  министра юстиции Кыргызской Республики и заместителя пред-седателя правления Национального банка Кыргызской Республики (по согла-сованию)  официальными представителями Правительства Кыргызской Респуб-лики при рассмотрении данного законопроекта Жогорку Кенешем  КыргызскойРеспублики.     4. Отозвать из Жогорку Кенеша Кыргызской Республики следующие про-екты законов Кыргызской Республики:     - </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfxoro70kax5-iawynyh94">
+      <w:hyperlink w:history="1" r:id="rIdsvwwifne-dxp84ovpclod">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">"О внесении изменения в Закон Кыргызской Республики "О государс-</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink w:history="1" r:id="rIdpwox4-ww-hribhsjrhpdj">
+      <w:hyperlink w:history="1" r:id="rIdelakydpr3vykf-wfzjga5">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">твенной  пошлине"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">,  направленный в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlopkwwkyt0lcwjq43w4sn">
+      <w:hyperlink w:history="1" r:id="rIdgaps_mbwvg_ow6hw8exqn">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Прави-тельства Кыргызской Республики от 2 июля 1999 года N 376 "О согласии  спроектом  Закона  Кыргызской  Республики  "О внесении изменения в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyhxvxbk4ujkdrqf4qzidq">
+      <w:hyperlink w:history="1" r:id="rIdpgf9c5pg1-cknfzhhxrn2">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закон</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Кыргызской Республики "О государственной пошлине";     - </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqf52nvgmhaw2fzompsbix">
+      <w:hyperlink w:history="1" r:id="rIdkz9lxr6ocmux1vfhap-2k">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">"О  внесении  дополнений  в Закон Кыргызской Республики "О госу-</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink w:history="1" r:id="rIdttjste6vman667w9elxci">
+      <w:hyperlink w:history="1" r:id="rId3ra8al2ueu-nmtmdsltip">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">дарственной пошлине"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, направленный в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkkmkniqfvkk6py9ej6aik">
+      <w:hyperlink w:history="1" r:id="rIdumqzqopv26tjnquoowjtw">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пра-вительства Кыргызской Республики от 6 августа 1999 года N 428 "О проек-те Закона Кыргызской Республики "О внесении дополнений в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdw5zx4c_sfcsykk-hx9mr3">
+      <w:hyperlink w:history="1" r:id="rIddp-4hzybggwyvpwdyurqm">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закон</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызс-кой Республики "О государственной пошлине";     - </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqpq8xlxvshb5kdagt45rh">
+      <w:hyperlink w:history="1" r:id="rId8cngaq8omioek5f9cs-71">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">"О внесении изменений в Закон Кыргызской Республики "О государс-</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink w:history="1" r:id="rIdv5jnkycux1dkoxah_gdbo">
+      <w:hyperlink w:history="1" r:id="rIdc-bobgqmfv5d98zpv1pyn">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">твенной  пошлине"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">,  направленный в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdugi2dyrdcaicdjeeosogw">
+      <w:hyperlink w:history="1" r:id="rId7jkuk7tgz7qlkbes3gkmi">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Прави-тельства Кыргызской Республики от 2 февраля 2000 года N 55  "О  проектеЗакона  Кыргызской  Республики "О внесении изменений в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqoup2cp0swngq51pseniw">
+      <w:hyperlink w:history="1" r:id="rIdedxfvykvyzinf2i6-digj">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закон</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> КыргызскойРеспублики "О государственной пошлине";     - </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5lxzcqaft3nemp4v_un82">
+      <w:hyperlink w:history="1" r:id="rIdis0i9aiaqagtjgknmokio">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">"О внесении изменений и дополнений в Закон Кыргызской Республики</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink w:history="1" r:id="rIdavpit3j5hg0pnliqqtgrg">
+      <w:hyperlink w:history="1" r:id="rIdltcmcf15dvlcyygwff7wf">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">"О государственной пошлине"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">,  направленный в соответствии с постановле-нием  Правительства  Кыргызской Республики от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmi_5bfelktwohrsmycfmx">
+      <w:hyperlink w:history="1" r:id="rIdlix1_v7ocgrw4ubvqtqv9">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">15 февраля 2002 года N 79</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">"О проекте Закона Кыргызской Республики "О внесении изменений и  допол-нений в Закон Кыргызской Республики "О государственной пошлине";     - </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9h1qaztgfw0jvxum9aw0g">
+      <w:hyperlink w:history="1" r:id="rIdizghmfow4el_my-ptc1ux">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">"О внесении дополнения в Закон Кыргызской  Республики  "О  госу-</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink w:history="1" r:id="rIdaft2qub_rt5u5idooczod">
+      <w:hyperlink w:history="1" r:id="rIdbv56lxqe8deykxg0gitqb">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">дарственной пошлине"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, направленный в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddeifoujhwxcb0abn_axc4">
+      <w:hyperlink w:history="1" r:id="rIdb8iocyskt3gw37al1cv8j">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пра-вительства Кыргызской Республики от 21 апреля 2004 года N 280 "О проек-те Закона Кыргызской Республики "О внесении дополнения в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtsxmu1egw0uxiijsnnj_h">
+      <w:hyperlink w:history="1" r:id="rIdjpqr_2ghgmr199844hbhw">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закон</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызс-кой Республики "О государственной пошлине";     - </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbbhgxh832uvrfgnvneqrx">
+      <w:hyperlink w:history="1" r:id="rId2oi6m554xcmsefjuiqp2i">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">"О  внесении  дополнений  в Закон Кыргызской Республики "О госу-</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink w:history="1" r:id="rIdz3gussgsphachlqiiii74">
+      <w:hyperlink w:history="1" r:id="rIdj4jjmqkdkimirhokzhrdo">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">дарственной пошлине"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, направленный в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgagkit1wztpnddr7jchhu">
+      <w:hyperlink w:history="1" r:id="rIdwu8bmtqwtxmpwt8gi7xd7">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пра-вительства  Кыргызской Республики от 16 июня 2004 года N 447 "О проектеЗакона Кыргызской Республики "О внесении дополнений в Закон  КыргызскойРеспублики "О государственной пошлине".     5. Признать утратившими силу:     - </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmykfbzxm9ghuy1_hdfqv0">
+      <w:hyperlink w:history="1" r:id="rIdznwzsqtby2h17ufjisarr">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики от 2 июля 1999года N 376 "О согласии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcbofmzwd7tasq9utfkmna">
+      <w:hyperlink w:history="1" r:id="rIdycayg-aqwrurhkq9fog-y">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">проектом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Кыргызской Республики "О  вне-сении изменения в Закон Кыргызской Республики "О государственной пошли-не";     - </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdc_pgrdwtm_uzrg98otndz">
+      <w:hyperlink w:history="1" r:id="rIduwc3cosoox8txgnmik_hb">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  Правительства  Кыргызской Республики от 6 августа1999 года N 428 "О </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdri9ista2di9qiypglzid7">
+      <w:hyperlink w:history="1" r:id="rIdkzvtmbz-eskqzoxduqoja">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">проекте</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Кыргызской Республики "О внесении до-полнений в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIda9nh9ugegk_ivklnmpcmy">
+      <w:hyperlink w:history="1" r:id="rIdhlupcsyoeb2hmu0anevsy">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закон</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "О государственной пошлине";     - </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdu3bpzxzunyt7eybsj1g24">
+      <w:hyperlink w:history="1" r:id="rId6rbdyu_eeosfh4kp6itgq">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики от  2  февраля2000  года N 55 "О </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdubp_zo17-sgp09dpap9cl">
+      <w:hyperlink w:history="1" r:id="rIdzwgmu7a6b1piz5uxf8oec">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">проекте</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Кыргызской Республики "О внесении из-менений в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdijxmnwyrxlpzkgwmvfeq8">
+      <w:hyperlink w:history="1" r:id="rIdkzkxd1lidffxcploe5yty">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закон</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "О государственной пошлине";     - </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdl8unsk47djtwkrerwljgx">
+      <w:hyperlink w:history="1" r:id="rIdbyxxexjgupjswdg2_v5ub">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  Правительства Кыргызской Республики от 15 февраля2002 года N 79 "О </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0kjhzxpih_phcgatieo6r">
+      <w:hyperlink w:history="1" r:id="rIdxcay_oeecb-biae0-fzbm">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">проекте</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Кыргызской Республики "О внесении  из-менений  и  дополнений в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdra_r_ozecu2nhmi458iin">
+      <w:hyperlink w:history="1" r:id="rIdfhh3rj-gjoqg-dyb-0l3i">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закон</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "О государственнойпошлине";     - </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnlzzi40i59sgrqzlcysdy">
+      <w:hyperlink w:history="1" r:id="rIdpp3zvclebdygedflktrww">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  Правительства  Кыргызской Республики от 21 апреля2004 года N 280 "О </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdabcdhkrj5wdxyvwnkdwzx">
+      <w:hyperlink w:history="1" r:id="rIdoth6rztj3ddphcrfq2olc">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">проекте</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Кыргызской Республики "О внесении до-полнения в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxqzcqgv6htkije1vigddb">
+      <w:hyperlink w:history="1" r:id="rIdwfcshkf8zc4vyehoxqq3s">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закон</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "О государственной пошлине";     - </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdovl53msmi-7-jjffqgo8x">
+      <w:hyperlink w:history="1" r:id="rIdmvyhdqgfe-n0udc_niohw">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской  Республики  от  16  июня2004 года N 447 "О </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzx3lve8_tuyoc-ls8nduw">
+      <w:hyperlink w:history="1" r:id="rIdhytde44b1zaeszpzn4lda">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">проекте</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Кыргызской Республики "О внесении до-полнений в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhc4ls-xayfb_m9r-rfduu">
+      <w:hyperlink w:history="1" r:id="rIdkfyusjz98gmapdmyyjmae">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закон</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "О государственной пошлине".      И.о. Первого вице-премьер-министра     Кыргызской Республики                             М.Керимкулов</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="864" w:right="864" w:bottom="864" w:left="864" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
@@ -1060,69 +1060,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdi6-8jhlbdl4hzbh0vuzn4">
+    <w:hyperlink w:history="1" r:id="rIdt-rbvlocyygw5rz9niwds">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/56372</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdlrn6uoukkkxt4kynidbes">
+    <w:hyperlink w:history="1" r:id="rId2a2ynjkokox5phbi9sd7a">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1265,57 +1265,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdb5iwco3v1wqgamwhqkvug" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159126" TargetMode="External"/><Relationship Id="rIdzounsjo6rb0l9fpzlcszn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1" TargetMode="External"/><Relationship Id="rIdjysknexxjr1433-f7bbwp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/26539" TargetMode="External"/><Relationship Id="rIdfxoro70kax5-iawynyh94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/26540" TargetMode="External"/><Relationship Id="rIdpwox4-ww-hribhsjrhpdj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/26540" TargetMode="External"/><Relationship Id="rIdlopkwwkyt0lcwjq43w4sn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/33612" TargetMode="External"/><Relationship Id="rIdyhxvxbk4ujkdrqf4qzidq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/838" TargetMode="External"/><Relationship Id="rIdqf52nvgmhaw2fzompsbix" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/26541" TargetMode="External"/><Relationship Id="rIdttjste6vman667w9elxci" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/26541" TargetMode="External"/><Relationship Id="rIdkkmkniqfvkk6py9ej6aik" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/33673" TargetMode="External"/><Relationship Id="rIdw5zx4c_sfcsykk-hx9mr3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/838" TargetMode="External"/><Relationship Id="rIdqpq8xlxvshb5kdagt45rh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/26542" TargetMode="External"/><Relationship Id="rIdv5jnkycux1dkoxah_gdbo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/26542" TargetMode="External"/><Relationship Id="rIdugi2dyrdcaicdjeeosogw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/7056" TargetMode="External"/><Relationship Id="rIdqoup2cp0swngq51pseniw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/838" TargetMode="External"/><Relationship Id="rId5lxzcqaft3nemp4v_un82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/26543" TargetMode="External"/><Relationship Id="rIdavpit3j5hg0pnliqqtgrg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/26543" TargetMode="External"/><Relationship Id="rIdmi_5bfelktwohrsmycfmx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/53186" TargetMode="External"/><Relationship Id="rId9h1qaztgfw0jvxum9aw0g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/38978" TargetMode="External"/><Relationship Id="rIdaft2qub_rt5u5idooczod" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/38978" TargetMode="External"/><Relationship Id="rIddeifoujhwxcb0abn_axc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/55298" TargetMode="External"/><Relationship Id="rIdtsxmu1egw0uxiijsnnj_h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/838" TargetMode="External"/><Relationship Id="rIdbbhgxh832uvrfgnvneqrx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/37734" TargetMode="External"/><Relationship Id="rIdz3gussgsphachlqiiii74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/37734" TargetMode="External"/><Relationship Id="rIdgagkit1wztpnddr7jchhu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/55485" TargetMode="External"/><Relationship Id="rIdmykfbzxm9ghuy1_hdfqv0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/33612" TargetMode="External"/><Relationship Id="rIdcbofmzwd7tasq9utfkmna" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/26540" TargetMode="External"/><Relationship Id="rIdc_pgrdwtm_uzrg98otndz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/33673" TargetMode="External"/><Relationship Id="rIdri9ista2di9qiypglzid7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/26541" TargetMode="External"/><Relationship Id="rIda9nh9ugegk_ivklnmpcmy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/838" TargetMode="External"/><Relationship Id="rIdu3bpzxzunyt7eybsj1g24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/7056" TargetMode="External"/><Relationship Id="rIdubp_zo17-sgp09dpap9cl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/26542" TargetMode="External"/><Relationship Id="rIdijxmnwyrxlpzkgwmvfeq8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/838" TargetMode="External"/><Relationship Id="rIdl8unsk47djtwkrerwljgx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/53186" TargetMode="External"/><Relationship Id="rId0kjhzxpih_phcgatieo6r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/26543" TargetMode="External"/><Relationship Id="rIdra_r_ozecu2nhmi458iin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/838" TargetMode="External"/><Relationship Id="rIdnlzzi40i59sgrqzlcysdy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/55298" TargetMode="External"/><Relationship Id="rIdabcdhkrj5wdxyvwnkdwzx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/38978" TargetMode="External"/><Relationship Id="rIdxqzcqgv6htkije1vigddb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/838" TargetMode="External"/><Relationship Id="rIdovl53msmi-7-jjffqgo8x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/55485" TargetMode="External"/><Relationship Id="rIdzx3lve8_tuyoc-ls8nduw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/37734" TargetMode="External"/><Relationship Id="rIdhc4ls-xayfb_m9r-rfduu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/838" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdgqafivw6czbsze0ybwog-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159126" TargetMode="External"/><Relationship Id="rIdy8kj3yjeox3zeyusjt6y1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1" TargetMode="External"/><Relationship Id="rIdxkbxbcsrmvmdosupx1f-n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/26539" TargetMode="External"/><Relationship Id="rIdsvwwifne-dxp84ovpclod" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/26540" TargetMode="External"/><Relationship Id="rIdelakydpr3vykf-wfzjga5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/26540" TargetMode="External"/><Relationship Id="rIdgaps_mbwvg_ow6hw8exqn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/33612" TargetMode="External"/><Relationship Id="rIdpgf9c5pg1-cknfzhhxrn2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/838" TargetMode="External"/><Relationship Id="rIdkz9lxr6ocmux1vfhap-2k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/26541" TargetMode="External"/><Relationship Id="rId3ra8al2ueu-nmtmdsltip" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/26541" TargetMode="External"/><Relationship Id="rIdumqzqopv26tjnquoowjtw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/33673" TargetMode="External"/><Relationship Id="rIddp-4hzybggwyvpwdyurqm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/838" TargetMode="External"/><Relationship Id="rId8cngaq8omioek5f9cs-71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/26542" TargetMode="External"/><Relationship Id="rIdc-bobgqmfv5d98zpv1pyn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/26542" TargetMode="External"/><Relationship Id="rId7jkuk7tgz7qlkbes3gkmi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/7056" TargetMode="External"/><Relationship Id="rIdedxfvykvyzinf2i6-digj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/838" TargetMode="External"/><Relationship Id="rIdis0i9aiaqagtjgknmokio" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/26543" TargetMode="External"/><Relationship Id="rIdltcmcf15dvlcyygwff7wf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/26543" TargetMode="External"/><Relationship Id="rIdlix1_v7ocgrw4ubvqtqv9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/53186" TargetMode="External"/><Relationship Id="rIdizghmfow4el_my-ptc1ux" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/38978" TargetMode="External"/><Relationship Id="rIdbv56lxqe8deykxg0gitqb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/38978" TargetMode="External"/><Relationship Id="rIdb8iocyskt3gw37al1cv8j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/55298" TargetMode="External"/><Relationship Id="rIdjpqr_2ghgmr199844hbhw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/838" TargetMode="External"/><Relationship Id="rId2oi6m554xcmsefjuiqp2i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/37734" TargetMode="External"/><Relationship Id="rIdj4jjmqkdkimirhokzhrdo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/37734" TargetMode="External"/><Relationship Id="rIdwu8bmtqwtxmpwt8gi7xd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/55485" TargetMode="External"/><Relationship Id="rIdznwzsqtby2h17ufjisarr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/33612" TargetMode="External"/><Relationship Id="rIdycayg-aqwrurhkq9fog-y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/26540" TargetMode="External"/><Relationship Id="rIduwc3cosoox8txgnmik_hb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/33673" TargetMode="External"/><Relationship Id="rIdkzvtmbz-eskqzoxduqoja" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/26541" TargetMode="External"/><Relationship Id="rIdhlupcsyoeb2hmu0anevsy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/838" TargetMode="External"/><Relationship Id="rId6rbdyu_eeosfh4kp6itgq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/7056" TargetMode="External"/><Relationship Id="rIdzwgmu7a6b1piz5uxf8oec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/26542" TargetMode="External"/><Relationship Id="rIdkzkxd1lidffxcploe5yty" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/838" TargetMode="External"/><Relationship Id="rIdbyxxexjgupjswdg2_v5ub" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/53186" TargetMode="External"/><Relationship Id="rIdxcay_oeecb-biae0-fzbm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/26543" TargetMode="External"/><Relationship Id="rIdfhh3rj-gjoqg-dyb-0l3i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/838" TargetMode="External"/><Relationship Id="rIdpp3zvclebdygedflktrww" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/55298" TargetMode="External"/><Relationship Id="rIdoth6rztj3ddphcrfq2olc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/38978" TargetMode="External"/><Relationship Id="rIdwfcshkf8zc4vyehoxqq3s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/838" TargetMode="External"/><Relationship Id="rIdmvyhdqgfe-n0udc_niohw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/55485" TargetMode="External"/><Relationship Id="rIdhytde44b1zaeszpzn4lda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/37734" TargetMode="External"/><Relationship Id="rIdkfyusjz98gmapdmyyjmae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/838" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdi6-8jhlbdl4hzbh0vuzn4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/56372" TargetMode="External"/><Relationship Id="rIdlrn6uoukkkxt4kynidbes" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdt-rbvlocyygw5rz9niwds" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/56372" TargetMode="External"/><Relationship Id="rId2a2ynjkokox5phbi9sd7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>