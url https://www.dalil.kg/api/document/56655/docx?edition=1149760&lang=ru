--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -98,139 +98,139 @@
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">УТРАТИЛО СИЛУв соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgeis-xjd_py1vfhadchkn">
+      <w:hyperlink w:history="1" r:id="rIdjabdoz3vpuocb64xgzc_x">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров КРот 14 января 2022 года N 9 г.Бишкек, Дом Правительстваот 14 ноября 2005 года № 525            ПОСТАНОВЛЕНИЕ ПРАВИТЕЛЬСТВА КЫРГЫЗСКОЙ РЕСПУБЛИКИ         О мерах по организационному и материально-техническому        обеспечению выборов глав местного самоуправления аилов,      поселков и городов районного значения Кыргызской Республики      Во исполнение </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIditz1kqci_2rotpzot2b3g">
+      <w:hyperlink w:history="1" r:id="rIdj7efgbfy4ptnt8pd6e9cy">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Указа</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики "О назначениивыборов глав местного самоуправления аилов, поселков и городов районно-го значения Кыргызской Республики" от 17 октября 2005 года № 468 Прави-тельство Кыргызской Республики постановляет:     1. Министерствам,  государственным комитетам, административным ве-домствам, местным государственным администрациям и органам местного са-моуправления  принять  к  руководству и исполнению </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdc5v5e8kwindkkuzrg5fnr">
+      <w:hyperlink w:history="1" r:id="rIddmj3sa_imoxgv2vzi5lba">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Указ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыр-гызской Республики "О назначении выборов глав  местного  самоуправленияаилов,  поселков и городов районного значения Кыргызской Республики" от17 октября 2005 года № 468.     2. Создать  Республиканский  штаб по оказанию содействия районным,городским и участковым избирательным комиссиям в решении  организацион-но-технических  вопросов при подготовке и проведении выборов глав мест-ного самоуправления аилов, поселков и городов районного значения в сос-таве согласно </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdttd_jxqtfkfciecxfmmf3">
+      <w:hyperlink w:history="1" r:id="rId2rzbewnblel_6wnw5f0qb">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">приложению</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.     3. Главам местных государственных администраций и органам местногосамоуправления:     - решить все организационно-технические вопросы обеспечения прове-дения  выборов  глав местного самоуправления аилов,  поселков и городоврайонного значения Кыргызской Республики;     - создать  соответствующие  штабы по оказанию содействия районным,городским и участковым избирательным комиссиям в решении  организацион-но-технических вопросов при подготовке и проведении выборов;     - решить вопросы,  связанные с выделением помещений для  районных,городских и участковых избирательных комиссий и проведения голосования,обеспечением автотранспортными,  материально-техническими средствами  исвязью;     - постоянно оказывать практическую помощь  районным,  городским  иучастковым  избирательным комиссиям на местах в подготовке и проведениивыборов;     - обеспечить избирательные комиссии качественными списками избира-телей;     - обеспечить  соответствующие  условия  для функционирования госу-дарственной автоматизированной системы "Шайлоо" и оказать содействие  вработе системных администраторов;     - оказать помощь Центральной избирательной комиссии по  выборам  ипроведению референдумов Кыргызской Республики в организации своевремен-ного обучения членов районных, городских и участковых избирательных ко-миссий.     4. Министерству экономики и финансов Кыргызской Республики в уста-новленном порядке профинансировать средства,  предусмотренные в респуб-ликанском бюджете Кыргызской Республики на 2005 год для проведения  вы-боров.     5. Министерству внутренних дел Кыргызской Республики, Министерствучрезвычайных  ситуаций  Кыргызской Республики обеспечить охрану общест-венного порядка и общественную безопасность в период подготовки и  про-ведения выборов,  в том числе охрану помещений избирательных комиссий ипомещений для голосования, их противопожарную безопасность.     6. Министерству  внутренних  дел Кыргызской Республики совместно сГенеральной прокуратурой Кыргызской Республики в  период  подготовки  ипроведения  выборов  обеспечить  соблюдение норм Конституции КыргызскойРеспублики, законов Кыргызской Республики и общественного порядка.     7. Контроль  за  выполнением настоящего постановления возложить науправление государственной службы  и  регионального  развития  АппаратаПремьер-министра Кыргызской Республики.      Премьер-министр Кыргызской Республики             Ф.Кулов  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                   Приложение                                          к </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdywdvyyd9-7ipauhttneeg">
+      <w:hyperlink w:history="1" r:id="rIdwkc9faluayrgizjjj3d4e">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлению</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства                                              Кыргызской Республики                                          от 14 ноября 2005 года № 525                          РЕСПУБЛИКАНСКИЙ ШТАБ        по оказанию содействия районным, городским и участковым     избирательным комиссиям в решении организационно-технических           вопросов при подготовке и проведении выборов глав                местного самоуправления аилов, поселков          и городов районного значения Кыргызской Республики      Кулов Ф.Ш.         - Премьер-министр Кыргызской Республики,  пред-                          седатель штаба,     Темирбаев К.Т.     - первый заместитель Руководителя Администрации                          Президента - заведующий отделом организацион-                          ной работы и политики государственного управ-                          ления   Администрации  Президента  Кыргызской                          Республики,  заместитель  председателя  штаба                          (по согласованию),     Коеналиев Т.К.     - Руководитель Аппарата Премьер-министра -  ми-                          нистр Кыргызской    Республики,   заместитель                          председателя штаба.                              Члены штаба:      Жапаров А.У.       - министр  экономики и финансов Кыргызской Рес-                          публики,     Ниязов Ш.Н.        - министр  здравоохранения Кыргызской Республи-                          ки,     Семененко Е.Г.     - министр  труда и социальной защиты Кыргызской                          Республики,     Суталинов М.А.     - министр внутренних дел Кыргызской Республики,     Кайыпов М.Т.       - министр юстиции Кыргызской Республики,     Нур уулу Досбол    - министр образования, науки и молодежной поли-                          тики Кыргызской Республики,     Рустенбеков Дж.С.  - министр чрезвычайных ситуаций Кыргызской Рес-                          публики,     Кармышев У.А.      - заместитель Руководителя Аппарата Премьер-ми-                          нистра - начальник управления государственной                          службы   и  регионального  развития  Аппарата                          Премьер-министра Кыргызской Республики,     Орозбаева А.Дж.    - начальник  управления  правового  обеспечения                          реформ, государственных программ  и  проектов                          Аппарата  Премьер-министра Кыргызской Респуб-                          лики,     Асанкожоева З.М.   - начальник управления финансов Аппарата Премь-                          ер-министра Кыргызской Республики,     Сарыбаев А.М.      - начальник управления социального и культурно-                          го развития  Аппарата  Премьер-министра  Кыр-                          гызской Республики,     Акималиев А.Дж.    - заведующий отделом развития агропромышленного                          комплекса и  перерабатывающей  промышленности                          Аппарата Премьер-министра Кыргызской  Респуб-                          лики,     Жунусов Б.М.       - заведующий отделом по делам обороны и  право-                          порядка Аппарата  Премьер-министра Кыргызской                          Республики,     Конокбаев Т.А.     - начальник  управления по информационно-анали-                          тической работе и общественным связям Аппара-                          та Премьер-министра Кыргызской Республики,     Айтбаев У.Ш.       - инспектор по организационной работе  управле-                          ния государственной  службы  и  регионального                          развития Аппарата Премьер-министра Кыргызской                          Республики, секретарь штаба.      Руководитель Аппарата Премьер-министра -     министр Кыргызской Республики                     Т.Коеналиев</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="864" w:right="864" w:bottom="864" w:left="864" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
@@ -282,69 +282,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdhfvvejvvtbgkj_zfyjcus">
+    <w:hyperlink w:history="1" r:id="rId5p_i69lnyllabnuyx8r3j">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/56655</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdvy48p7o-qrii2z-1dxknj">
+    <w:hyperlink w:history="1" r:id="rIdxqq_n2o23o_i64cse4xcw">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -487,57 +487,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdgeis-xjd_py1vfhadchkn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158975" TargetMode="External"/><Relationship Id="rIditz1kqci_2rotpzot2b3g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/4346" TargetMode="External"/><Relationship Id="rIdc5v5e8kwindkkuzrg5fnr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/4346" TargetMode="External"/><Relationship Id="rIdttd_jxqtfkfciecxfmmf3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/56655#1" TargetMode="External"/><Relationship Id="rIdywdvyyd9-7ipauhttneeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/56655" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdjabdoz3vpuocb64xgzc_x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158975" TargetMode="External"/><Relationship Id="rIdj7efgbfy4ptnt8pd6e9cy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/4346" TargetMode="External"/><Relationship Id="rIddmj3sa_imoxgv2vzi5lba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/4346" TargetMode="External"/><Relationship Id="rId2rzbewnblel_6wnw5f0qb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/56655#1" TargetMode="External"/><Relationship Id="rIdwkc9faluayrgizjjj3d4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/56655" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdhfvvejvvtbgkj_zfyjcus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/56655" TargetMode="External"/><Relationship Id="rIdvy48p7o-qrii2z-1dxknj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId5p_i69lnyllabnuyx8r3j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/56655" TargetMode="External"/><Relationship Id="rIdxqq_n2o23o_i64cse4xcw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>