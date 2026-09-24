--- v0 (2026-09-24)
+++ v1 (2026-09-24)
@@ -110,51 +110,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Утратил силу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">            в соответсвии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsakrks4kkbibxsgye8x0t">
+      <w:hyperlink w:history="1" r:id="rIddciss_r-xgbcw--kclpfx">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Кабинета Министров</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -212,51 +212,51 @@
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> года № </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">166</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> г.Бишкек, Дом Правительстваот 30 ноября 2005 года №543            ПОСТАНОВЛЕНИЕ ПРАВИТЕЛЬСТВА КЫРГЫЗСКОЙ РЕСПУБЛИКИ                                                   О проекте Закона Кыргызской Республики        «О внесении дополнений в некоторые законодательные акты                        Кыргызской Республики»                                      Правительство Кыргызской Республики постановляет:   1.  Согласиться с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlzlue2ynq2hbzeotv9cqg">
+      <w:hyperlink w:history="1" r:id="rIdj02lpqepd5sjq1oyeez9y">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">проектом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Кыргызской Республики «О внесениидополнений в некоторые законодательные акты Кыргызской Республики».   2.  Направить указанный законопроект на рассмотрение Жогорку КенешаКыргызской Республики.   3.  Назначить  министра  юстиции Кыргызской Республики  официальнымпредставителем  Правительства Кыргызской Республики  при  рассмотренииданного законопроекта Жогорку Кенешем Кыргызской Республики. Премьер-министр                                             Ф.Кулов                                                                                                                                               </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="864" w:right="864" w:bottom="864" w:left="864" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
@@ -308,69 +308,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdpl6yyqgn10gc67hu6-tq6">
+    <w:hyperlink w:history="1" r:id="rIdkqhi-xysnjhxcae-delh-">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/56677</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIddyvriyuqnp1ue_-fv-3fd">
+    <w:hyperlink w:history="1" r:id="rIdchwbmv1iblp32z0sfni-g">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -513,57 +513,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdsakrks4kkbibxsgye8x0t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159126" TargetMode="External"/><Relationship Id="rIdlzlue2ynq2hbzeotv9cqg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/26761" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIddciss_r-xgbcw--kclpfx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159126" TargetMode="External"/><Relationship Id="rIdj02lpqepd5sjq1oyeez9y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/26761" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdpl6yyqgn10gc67hu6-tq6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/56677" TargetMode="External"/><Relationship Id="rIddyvriyuqnp1ue_-fv-3fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdkqhi-xysnjhxcae-delh-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/56677" TargetMode="External"/><Relationship Id="rIdchwbmv1iblp32z0sfni-g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>