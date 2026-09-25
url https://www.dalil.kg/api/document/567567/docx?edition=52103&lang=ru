--- v0 (2026-09-24)
+++ v1 (2026-09-25)
@@ -116,51 +116,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">УТРАТИЛО СИЛУ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5ezapdeejir_mfu9k0-y2">
+      <w:hyperlink w:history="1" r:id="rId8pjmno7lfmq14q_p1de6t">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
@@ -238,51 +238,51 @@
     <w:p>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2 июля 2008 года №357</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rId7i78d3etwxirnmuekzavv">
+      <w:hyperlink w:history="1" r:id="rIdn08jhqizgxhyxmn8dn7zl">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">8 декабря 2010 года №309</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -973,71 +973,71 @@
         </w:rPr>
         <w:t xml:space="preserve">Для определения ценочной стоимости транспортных средств (номерных 
  агрегатов), находящихся на балансе государственных юридических лиц, 
  расположенных за рубежом, решением указанных государственных 
  юридических лиц создается комиссия по оценке. При этом в состав 
  комиссии представитель уполномоченного государственного органа по 
  приватизации и правлению государственным имуществом не включается. 
  Комиссия определяет рыночную стоимость транспортных средств (номерных 
  агрегатов) с соблюдением требований пункта 13 настоящего Положения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (В редакции постановлений Правительства КР 
  от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4v18ysvepskm0nclvuuf7">
+      <w:hyperlink w:history="1" r:id="rIdlop8sz1lw_nocbwbnfcku">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">17 сентября 2007 года № 414</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsbvmujgtwvdcqfzqhvx13">
+      <w:hyperlink w:history="1" r:id="rIdqmeteapjk9xgaim8ceewc">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">2 июля 2008 года №357</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1060,51 +1060,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">9. После детального осмотра транспортных средств (номерных агрегатов) 
  комиссия составляет протокол оценки транспортных средств (номерных 
  агрегатов), в котором указывается их рыночная стоимость.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_zmsf8jd1rd2lwqhqk6ov">
+      <w:hyperlink w:history="1" r:id="rIdc3cnpczdmypud5bdthtjf">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">2 июля 2008 года №357</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
@@ -1161,105 +1161,105 @@
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">В случае отсутствия участников, заинтересованных покупке транспорт-
  ного средства по объявленной стартовой цене, комиссия в ходе аукциона 
  может принять решение о снижении стартовой цены не более чем на 25 
  процентов.Государственные юридические лица, расположенные за рубежом, 
  осуществляют реализацию транспортных средств, находящихся на их 
  балансе, в соответствии с порядком, определенным настоящим пунктом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">      (В редакции  </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8tnmizgppukyhlhwgmqo5">
+      <w:hyperlink w:history="1" r:id="rId8gy4e7-ltyopu3mp4gy1v">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства КР от 17 сентября 2007</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">года № 414, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdaxsohwmothsy4vjd4opxl">
+      <w:hyperlink w:history="1" r:id="rIdx_vjdolyqzkro4ee7gfoa">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">2 июля 2008 года №357</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdygzdb7owtpnrjhfwyw39c">
+      <w:hyperlink w:history="1" r:id="rId4z98sxjfye7qnjpn0uj8i">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">8 декабря 2010 года №309</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1445,51 +1445,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">сяца со дня поступления.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">     (В редакции  </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_hkpmgi0pympppuwkhc-6">
+      <w:hyperlink w:history="1" r:id="rId00helpokt4_g_ssyooqsy">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства КР от 17 сентября 2007</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1567,86 +1567,86 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Для определения оценочной стоимости транспортных средств (номерных 
  агрегатов) комиссия вправе использовать заключения экспертов, справки, 
  информационные, статистические и иные сведения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0z69mtkdwasmq14-o6c4h">
+      <w:hyperlink w:history="1" r:id="rIdujp8wsonhw9fb2lnkun8c">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">2 июля 2008 года №357</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 14. (Утратил силу в соответствии с постановлением Правительства КР
  от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdz2ergxxt532kclizu5djx">
+      <w:hyperlink w:history="1" r:id="rId1lwgqh_i8gggffanw-nqq">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">2 июля 2008 года №357</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1725,51 +1725,51 @@
     <w:p>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)     16. При реализации транспортных средств (номерных агрегатов) сверхцены продажи взимается комиссионный сбор в размере 7%  стоимости, кото-рый зачисляется на расчетный счет уполномоченного государственного  ор-гана по приватизации и управлению государственным имуществом.     17. Средства от реализации транспортных средств (номерных  агрега-тов)  остаются в распоряжении государственного юридического лица,  еслигосударственное имущество передано ему на праве хозяйственного ведения.     В случае  реализации  транспортных средств предприятий и организа-ций, находящихся на полном бюджетном финансировании, средства от реали-зации транспортного средства направляются в бюджет.                                                              Приложение 1                                 ПРОТОКОЛ           заседания администрации и профсоюзной организации                  государственного юридического лица           _________________________________________________           (наименование государственного юридического лица) город, село ______________                    "___" __________ 200__ г.                              Повестка дня      О реализации транспортного средства ______________________________     Присутствовали: _________________________________________________________________________________________________________________________     Постановили:     1. Реализовать ___________________________________________________госномер ______________________________________________________________двигатель _____________________________________________________________кузов _________________________________________________________________шасси _________________________________________________________________год выпуска ___________________________________________________________     Гражданину, организации __________________________________________                                     (Ф.И.О., организация)     2. Создать комиссию по оценке технического состояния транспортногосредства в составе: __________________________________________________________________________________________________________________________     3. _______________________________________ подготовить реализуемоетранспортное средство и техническую документацию для согласования упол-номоченным  государственным  органом по приватизации и управлению госу-дарственным имуществом.      Секретарь                          _______________________________                                                    (Ф.И.О.)      Руководитель                       _______________________________                                                    (Ф.И.О.)                                 Приложение 2                                Утверждено                    Руководителем государственного                           юридического лица                                    АКТ             технического состояния транспортного средства   "___" ____________ 200__ г.                 город, село _______________      Комиссия по оценке технического состояния транспортного средства ______________________________________________________________ в составе     (наименование государственного юридического лица)     Председатель _____________________________________________________                                  (должность, Ф.И.О.)     Члены ___________________________________________________________________________________________________________________________________произвели осмотр технического состояния транспортного средства:     1. Марка, модель и цвет __________________________________________     2. Госномер ___________________ 3. Год выпуска ___________________     4. Общий пробег _______________ 5. Двигатель _____________________     6. Шасси ______________________ 7. Кузов _________________________     8. Первоначальная (историческая) стоимость ___________________ сом     9. Амортизационный износ _____________________________________ сом     10. Балансовая стоимость _____________________________________ сом     11. Технический паспорт __________________________________________                                        (номер, кем выдан)     12. Внешнее состояние транспортного средства ____________________________________________________________________________________________                     (комплектный, некомплектный)     13. На транспортном средстве отсутствуют следующие  детали,  узлы,агрегаты ______________________________________________________________     14. Характеристика технического состояния основных узлов и агрега-тов ___________________________________________________________________шасси _________________________________________________________________кузов _________________________________________________________________двигатель _____________________________________________________________коробка передач _______________________________________________________передний мост _________________________________________________________задний мост ___________________________________________________________прочие узлы и агрегаты ________________________________________________     15. Заключение о техническом состоянии транспортного средства ___________________________________________________________________________     16. Адрес владельца ______________________________________________      Председатель                       _______________________________                                                     (Ф.И.О.)      Члены комиссии:                    _______________________________                                                     (Ф.И.О.)                                        _______________________________                                        _______________________________                               Приложение 3                                  СПРАВКА     Дана на __________________________________________________________                   (транспортное средство, номерной агрегат)     Марка _____________ Госномер _____________ Год выпуска ___________     Общий пробег ______________________ Двигатель N __________________     Шасси ________________________ Кузов _____________________________     Первоначальная (историческая) стоимость ______________________ сом     Амортизационный износ ________________________________________ сом     Балансовая стоимость _________________________________________ сом      Руководитель ____________________________________                             (Ф.И.О.)                          М.П.      Главный бухгалтер _______________________________                               (Ф.И.О.)                                 Приложение 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (УТРАТИЛО СИЛУ
  в соответствии с постановлением Правительства КР
  от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddvlgrabj1na8lz-j_hkdn">
+      <w:hyperlink w:history="1" r:id="rIdwr8upegjmrtghionurzda">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">2 июля 2008 года №357</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
@@ -1831,69 +1831,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdybzcugm-flh9qa2pniar1">
+    <w:hyperlink w:history="1" r:id="rIdpqdhjjlfotxbbrpxrhado">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/567567</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIduxtefvn8fx7x3ncq_lzke">
+    <w:hyperlink w:history="1" r:id="rIdjb_vl6nuym9bhhrcmdr3a">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2036,57 +2036,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5ezapdeejir_mfu9k0-y2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230045215" TargetMode="External"/><Relationship Id="rId7i78d3etwxirnmuekzavv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92333" TargetMode="External"/><Relationship Id="rId4v18ysvepskm0nclvuuf7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/58553" TargetMode="External"/><Relationship Id="rIdsbvmujgtwvdcqfzqhvx13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/59252" TargetMode="External"/><Relationship Id="rId_zmsf8jd1rd2lwqhqk6ov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/59252" TargetMode="External"/><Relationship Id="rId8tnmizgppukyhlhwgmqo5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/58553" TargetMode="External"/><Relationship Id="rIdaxsohwmothsy4vjd4opxl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/59252" TargetMode="External"/><Relationship Id="rIdygzdb7owtpnrjhfwyw39c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92333" TargetMode="External"/><Relationship Id="rId_hkpmgi0pympppuwkhc-6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/58553" TargetMode="External"/><Relationship Id="rId0z69mtkdwasmq14-o6c4h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/59252" TargetMode="External"/><Relationship Id="rIdz2ergxxt532kclizu5djx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/59252" TargetMode="External"/><Relationship Id="rIddvlgrabj1na8lz-j_hkdn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/59252" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId8pjmno7lfmq14q_p1de6t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230045215" TargetMode="External"/><Relationship Id="rIdn08jhqizgxhyxmn8dn7zl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92333" TargetMode="External"/><Relationship Id="rIdlop8sz1lw_nocbwbnfcku" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/58553" TargetMode="External"/><Relationship Id="rIdqmeteapjk9xgaim8ceewc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/59252" TargetMode="External"/><Relationship Id="rIdc3cnpczdmypud5bdthtjf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/59252" TargetMode="External"/><Relationship Id="rId8gy4e7-ltyopu3mp4gy1v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/58553" TargetMode="External"/><Relationship Id="rIdx_vjdolyqzkro4ee7gfoa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/59252" TargetMode="External"/><Relationship Id="rId4z98sxjfye7qnjpn0uj8i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92333" TargetMode="External"/><Relationship Id="rId00helpokt4_g_ssyooqsy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/58553" TargetMode="External"/><Relationship Id="rIdujp8wsonhw9fb2lnkun8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/59252" TargetMode="External"/><Relationship Id="rId1lwgqh_i8gggffanw-nqq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/59252" TargetMode="External"/><Relationship Id="rIdwr8upegjmrtghionurzda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/59252" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdybzcugm-flh9qa2pniar1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/567567" TargetMode="External"/><Relationship Id="rIduxtefvn8fx7x3ncq_lzke" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdpqdhjjlfotxbbrpxrhado" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/567567" TargetMode="External"/><Relationship Id="rIdjb_vl6nuym9bhhrcmdr3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>