--- v0 (2026-09-24)
+++ v1 (2026-09-24)
@@ -112,51 +112,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">УТРАТИЛО СИЛУ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId34xmzupei-vepcjxetuip">
+      <w:hyperlink w:history="1" r:id="rIdtxktvxfkv4oegp63xpyje">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров КР от</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -328,51 +328,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">   В  соответствии  с  пунктом  5  статьи  65  </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtfvrzwphdxge-t10lgxhr">
+      <w:hyperlink w:history="1" r:id="rId5vrducfmynldre_jruqnn">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Конституции</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  Кыргызской</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -642,51 +642,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">   В  соответствии  с  пунктом  5  статьи  65  </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddaftkbm18nzxlacwilv4g">
+      <w:hyperlink w:history="1" r:id="rIdjig7rny0oijzuapkgsotw">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Конституции</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  Кыргызской</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -830,77 +830,77 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">корректировки,  необходимые  для  его применения  внутри  государства,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">имеются  противоречия  с  </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvuyc8kmxi0xj_fvnhioyi">
+      <w:hyperlink w:history="1" r:id="rIdtja2plyklx5cpznazz9rs">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Уголовным кодексом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской  Республики  и</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdvqak-oge3xmyrzvhgt_in">
+      <w:hyperlink w:history="1" r:id="rId03dwm14weusehvstfi0--">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Конституцией</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1086,51 +1086,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">наемничество, что противоречит уголовному законодательству  Кыргызской</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Республики,  так  как согласно статье 1 Уголовного </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdoqym1gchqjii-renujnpl">
+      <w:hyperlink w:history="1" r:id="rIdyj94hrahmsi_rlxji24pv">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">кодекса</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  Кыргызской</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1246,51 +1246,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">соответствует  статье  47  Дополнительного  протокола  1  к  Женевским</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">конвенциям  1949 года, ратифицированного </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdk65kkakorfilzbq8vvulb">
+      <w:hyperlink w:history="1" r:id="rIdzswt2wozgvboscw1fiwot">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Законом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1658,51 +1658,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">информации,  не подлежащей публичному распространению, предусмотренной</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">статьей   23  </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkzx7aemh8akj28bt9oxbu">
+      <w:hyperlink w:history="1" r:id="rIdafyjgxdvf_ww3dfxijblc">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закона</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  Кыргызской  Республики  «О  средствах   массовой</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1958,51 +1958,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">образовательных учреждениях и занятию частной детективной  и  охранной</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">деятельности,  при  этом  подобные ограничения  отсутствуют  в  </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdazdmskz1zwzlossh_nkos">
+      <w:hyperlink w:history="1" r:id="rIduejxjkijvmuw78gxxwkoo">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Законе</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Кыргызской Республики «О государственной службе», законодательстве  об</w:t>
       </w:r>
@@ -2082,51 +2082,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">форм   организаций  допущена  неточность  и  необходима   редакционная</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">корректировка,  так  как  согласно  </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrio7qispqvul_sye8vnc9">
+      <w:hyperlink w:history="1" r:id="rIdgu2b6uil3usq7tnawykln">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закону</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  Кыргызской  Республики  «О</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -2214,51 +2214,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">«связанныес политическими».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">   Кроме  того, статья. 49 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdw_slv2z8xwmmlzuz5uvvd">
+      <w:hyperlink w:history="1" r:id="rIdjabxtfn54grpe1eu4wbna">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закона</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики «О нормативно-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -2646,69 +2646,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdc-3d9-jnbs3wzpp2qysqg">
+    <w:hyperlink w:history="1" r:id="rIdsclt6e1hjllxjts2pzq1y">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/57315</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdzkfisu59h1pxbjiosjtwm">
+    <w:hyperlink w:history="1" r:id="rId2wids5sgcbnr6dscpq2o6">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2851,57 +2851,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId34xmzupei-vepcjxetuip" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159126" TargetMode="External"/><Relationship Id="rIdtfvrzwphdxge-t10lgxhr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1" TargetMode="External"/><Relationship Id="rIddaftkbm18nzxlacwilv4g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1" TargetMode="External"/><Relationship Id="rIdvuyc8kmxi0xj_fvnhioyi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/568" TargetMode="External"/><Relationship Id="rIdvqak-oge3xmyrzvhgt_in" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1" TargetMode="External"/><Relationship Id="rIdoqym1gchqjii-renujnpl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/568" TargetMode="External"/><Relationship Id="rIdk65kkakorfilzbq8vvulb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/249" TargetMode="External"/><Relationship Id="rIdkzx7aemh8akj28bt9oxbu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/819" TargetMode="External"/><Relationship Id="rIdazdmskz1zwzlossh_nkos" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1513" TargetMode="External"/><Relationship Id="rIdrio7qispqvul_sye8vnc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/274" TargetMode="External"/><Relationship Id="rIdw_slv2z8xwmmlzuz5uvvd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/641" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdtxktvxfkv4oegp63xpyje" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159126" TargetMode="External"/><Relationship Id="rId5vrducfmynldre_jruqnn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1" TargetMode="External"/><Relationship Id="rIdjig7rny0oijzuapkgsotw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1" TargetMode="External"/><Relationship Id="rIdtja2plyklx5cpznazz9rs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/568" TargetMode="External"/><Relationship Id="rId03dwm14weusehvstfi0--" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1" TargetMode="External"/><Relationship Id="rIdyj94hrahmsi_rlxji24pv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/568" TargetMode="External"/><Relationship Id="rIdzswt2wozgvboscw1fiwot" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/249" TargetMode="External"/><Relationship Id="rIdafyjgxdvf_ww3dfxijblc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/819" TargetMode="External"/><Relationship Id="rIduejxjkijvmuw78gxxwkoo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1513" TargetMode="External"/><Relationship Id="rIdgu2b6uil3usq7tnawykln" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/274" TargetMode="External"/><Relationship Id="rIdjabxtfn54grpe1eu4wbna" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/641" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdc-3d9-jnbs3wzpp2qysqg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/57315" TargetMode="External"/><Relationship Id="rIdzkfisu59h1pxbjiosjtwm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdsclt6e1hjllxjts2pzq1y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/57315" TargetMode="External"/><Relationship Id="rId2wids5sgcbnr6dscpq2o6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>