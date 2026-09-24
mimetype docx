--- v0 (2026-09-24)
+++ v1 (2026-09-24)
@@ -98,171 +98,171 @@
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                   Утверждена                                          </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduerdndsnadjheddkb4wpp">
+      <w:hyperlink w:history="1" r:id="rIdlxlybwh_89jwr_whlm9zn">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства                                              Кыргызской Республики                                          от 24 августа 2007 года № 363                                ПРОГРАММА            государственных гарантий по обеспечению граждан            Кыргызской Республики медико-санитарной помощью              (В редакции </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIda8adyaguzc3yvumn5rh04">
+      <w:hyperlink w:history="1" r:id="rIda_rebppmpxhzx2eyfwaqh">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства КР                   от29 апреля 2008 года N 192)                               I. Общие положения      Программа государственных гарантий по обеспечению граждан Кыргызс-кой  Республики  медико-санитарной помощью (далее - Программа госгаран-тий) обеспечивает реализацию прав граждан Кыргызской Республики на  по-лучение медико-санитарной помощи в организациях здравоохранения незави-симо от форм собственности, участвующих в данной Программе госгарантий.     Программа госгарантий направлена на социальную защиту граждан Кыр-гызской Республики по охране и укреплению здоровья и разработана в  со-ответствии с законодательством Кыргызской Республики.     Объемы оказания медико-санитарной помощи гражданам Кыргызской Рес-публики бесплатно и на льготных условиях в рамках Программы госгарантийопределяются ежегодно,  исходя из уровня финансирования сектора здраво-охранения из средств:     - республиканского и местного бюджета города Бишкек;     - обязательного медицинского страхования.     Администрирование финансирования Программы госгарантий осуществля-ется  Фондом  обязательного  медицинского  страхования при Министерствездравоохранения Кыргызской Республики.     Медицинские услуги  по Программе госгарантий предоставляются в ор-ганизациях здравоохранения,  независимо от формы собственности,  заклю-чивших договоры с территориальными управлениями Фонда обязательного ме-дицинского страхования при Министерстве здравоохранения Кыргызской Рес-публики.                    II. Виды медико-санитарной помощи      Программа госгарантий  обеспечивает следующие виды медико-санитар-ной помощи:     - скорая медицинская помощь;     - первичная медико-санитарная помощь;     - специализированная медико-санитарная помощь в амбулаторных усло-виях;     - стационарная медицинская помощь;     - стоматологическая помощь;     - лекарственное обеспечение и иммунопрофилактика.      2.1. Скорая медицинская помощь      Скорая медицинская  помощь  - вид медицинской помощи,  оказываемойпациентам по жизненным показаниям. Скорая медицинская помощь оказывает-ся пациентам при состоянии,  требующем срочного медицинского вмешатель-ства (несчастный случай,  травма, отравление, при состоянии, угрожающемжизни гражданина либо окружающих его лиц,  вызванном внезапными острымисостояниями или обострениями хронических заболеваний,  при родах и  ос-ложнениях беременности).     Скорая медицинская помощь гражданам Кыргызской Республики оказыва-ется бесплатно.      2.2. Первичная медико-санитарная помощь      Первичная медико-санитарная помощь является основным доступным длякаждого гражданина Кыргызской Республики видом медицинского  обслужива-ния.     Первичная медико-санитарная помощь предоставляется гражданам  Кыр-гызской  Республики фельдшерами фельдшерско-акушерских пунктов (далее -ФАП),  семейными врачами,  врачами групп семейных врачей (далее - ГСВ),специалистами  Центров семейной медицины (далее - ЦСМ) и Центров общев-рачебной практики (далее - ЦОВП).     Первичная медико-санитарная   помощь  предоставляется  приписанным(обслуживаемым(1)) к ГСВ гражданам Кыргызской  Республики  бесплатно  вобъеме, определяемом Министерством здравоохранения Кыргызской Республи-ки.      2.3. Специализированная медицинская помощь в амбулаторных условиях      2.3.1. Специализированная медицинская помощь в амбулаторных  усло-виях предоставляется специалистами ЦСМ, амбулаторно-диагностических от-делений стационаров широкого профиля (далее - АДО),  ЦОВП и  консульта-тивно-диагностических   отделениях  (КДО)  республиканских  организацийздравоохранения.     Специализированная медицинская помощь в районных (городских) ЦСМ иЦОВП предоставляется для всего приписанного (обслуживаемого)  населенияпри наличии направления фельдшера ФАП, врача ГСВ, семейного врача, спе-циалиста ЦСМ, ЦОВП бесплатно в объеме, определяемом Министерством здра-воохранения Кыргызской Республики.     Министерством здравоохранения Кыргызской Республики, в зависимостиот  утверждаемых  объемов финансирования здравоохранения,  ежегодно ут-верждается перечень базовых лабораторных и  диагностических  исследова-ний, проводимых для граждан Кыргызской Республики бесплатно.     2.3.2. Консультативная медицинская помощь  в  АДО  территориальныхбольниц  предоставляется  гражданам  Кыргызской Республики бесплатно понаправлению врачей ГСВ, специалистов районных (городских) ЦСМ.     В АДО областных объединенных (межобластных) больниц гражданам Кыр-гызской Республики бесплатно предоставляется консультативная  медицинс-кая помощь по направлению семейных врачей, врачей ГСВ, ЦОВП, специалис-тов районных (городских) и областных ЦСМ.     В КДО  республиканских  организаций здравоохранения гражданам Кыр-гызской Республики бесплатно предоставляется консультативная  медицинс-кая помощь по направлению семейных врачей, врачей ГСВ, ЦОВП, специалис-тов районных (городских) и областных ЦСМ.     2.3.3. Для категорий граждан, определяемых Правительством Кыргызс-кой Республики, базовые и дополнительные лабораторные и диагностическиеисследования в АДО и КДО проводятся бесплатно по направлению специалис-та АДО,  КДО в объемах, утверждаемых Министерством здравоохранения Кыр-гызской Республики.     2.3.4. Дорогостоящие лабораторные и диагностические исследования иманипуляции  проводятся  бесплатно  для  инвалидов и участников ВеликойОтечественной войны в соответствии с перечнем и объемами, утверждаемымиМинистерством здравоохранения Кыргызской Республики.      3. Стационарная медицинская помощь      3.1. Всем больным,  поступившим в стационары по экстренным показа-ниям, экстренная медицинская помощь до выведения из состояния, угрожаю-щего жизни пациента, предоставляется бесплатно.     После выведения из состояния, угрожающего жизни пациента, стабили-зации показателей гемодинамики и дыхания пациенты переводятся на обслу-живание по условиям предоставления плановой  стационарной  помощи,  какимеющие направление, с учетом льгот, предоставляемых настоящей Програм-мой госгарантий, либо переводятся на лечение в амбулаторных условиях.     3.2. Плановая  стационарная  помощь  в территориальных (городских)больницах предоставляется при  наличии  направления  на  госпитализациюфельдшера ФАП, врача ГСВ, семейного врача, врача общей практики, специ-алиста ведомственной медицинской службы, военно-врачебной комиссии.     Плановая стационарная  помощь в областных (межобластных) и респуб-ликанских больницах предоставляется при наличии направления врача  ГСВ,семейного врача,  врача общей практики, специалиста ведомственной меди-цинской службы, военно-врачебной комиссии, специалиста КДО.     При необходимости  направления  больного  на плановое стационарноелечение направление может быть выписано заместителем директора районно-го (городского), областного ЦСМ по лечебной работе.     3.3. Пациенты участвуют в сооплате стационарной медицинской  помо-щи.  </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdesfvkwmyo8ob_mqdwcwi_">
+      <w:hyperlink w:history="1" r:id="rId881h31nijmen3u0quj-w8">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Размеры</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  сооплаты  за медицинские услуги при стационарном лечении,предоставляемые организациями здравоохранения,  работающими  в  системеЕдиного плательщика, ежегодно устанавливаются Правительством КыргызскойРеспублики после утверждения республиканского бюджета.     3.4. </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6osmrtnnumaaezz2ojqxx">
+      <w:hyperlink w:history="1" r:id="rIdtikw2rfa5fnnu7kdeezgo">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Перечень</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  категорий  граждан  Кыргызской Республики,  имеющихправо на получение медико-санитарной помощи бесплатно и на льготных ус-ловиях, определяется Правительством Кыргызской Республики.(В редакции </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqscr9whdhv0ldsrwyfp8c">
+      <w:hyperlink w:history="1" r:id="rId5z1qwzbmrihwof-cgxdfu">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства КР от  29 апреля 2008 года№ 192)     4. Стоматологическая помощь      4.1. Стоматологическая  помощь  предоставляется стоматологическимиотделениями (кабинетами) ЦСМ, либо стоматологическими поликлиниками.     Объем и  виды стоматологической помощи,  предоставляемой гражданамКыргызской Республики бесплатно и на  льготных  условиях,  определяютсяМинистерством здравоохранения Кыргызской Республики.      5. Лекарственное обеспечение и иммунопрофилактика      Лекарственное обеспечение  граждан  Кыргызской Республики по Прог-рамме госгарантий осуществляется на основе </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvs4v9kn99jsvypidwltzx">
+      <w:hyperlink w:history="1" r:id="rId6u59tnuwwqmbmhhizdjqg">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Перечня</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> жизненно важных  ле-карственных  средств  и изделий медицинского назначения,  утвержденного</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgldkfsqpezewymnqs1nwl">
+      <w:hyperlink w:history="1" r:id="rIdv5ehvdx3_q0hgfuk10sfr">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики от 31  октября  2006года № 759.      5.1. Лекарственное обеспечение      5.1.1. Лекарственное обеспечение граждан Кыргызской Республики приоказании скорой медицинской помощи осуществляется бесплатно в  порядке,определяемом Министерством здравоохранения Кыргызской Республики.     5.1.2. Лекарственное обеспечение граждан Кыргызской Республики  наамбулаторном уровне:     - при оказании неотложной медицинской помощи лекарственные  средс-тва  и  изделия медицинского назначения предоставляются бесплатно в по-рядке,  определяемом Министерством здравоохранения Кыргызской Республи-ки;     - при проведении лабораторно-диагностических исследований и лечеб-ных мероприятий в ЦСМ,  ЦОВП, АДО, КДО необходимые лекарственные средс-тва и изделия медицинского назначения  предоставляются  гражданам  Кыр-гызской  Республики в соответствии с их правами на льготы при получениимедико-санитарной помощи.     5.1.3. Льготное  лекарственное обеспечение граждан Кыргызской Рес-публики на амбулаторном уровне при отдельных заболеваниях осуществляет-ся  в  порядке,  определяемом  Министерством здравоохранения КыргызскойРеспублики.     5.1.4. Оказание  антирабической помощи населению при опасности за-ражения бешенством осуществляется по  эпидемиологическим  показаниям  впорядке,  определяемом Министерством здравоохранения Кыргызской Респуб-лики,  за счет средств республиканского бюджета и  обязательного  меди-цинского страхования.     5.1.5. Лекарственное обеспечение граждан Кыргызской Республики  настационарном  уровне  осуществляется  за  счет средств государственногобюджета,  обязательного медицинского страхования,  специальных средств,сооплаты,  а также гуманитарной помощи и других средств, не запрещенныхзаконодательством Кыргызской Республики.      5.2. Иммунопрофилактика      Мероприятия по иммунопрофилактике проводятся:     - в рамках Национального календаря профилактических прививок;     - по эпидемиологическим показаниям.     Вакцинация в  рамках Национального календаря профилактических при-вивок и прививок по эпидемиологическим показаниям проводится бесплатно.Обеспечение вакцинами осуществляется Министерством здравоохранения Кыр-гызской Республики в централизованном порядке за счет средств республи-канского бюджета.            III. Мониторинг реализации Программы госгарантий      Мониторинг Программы госгарантий проводится на основе индикаторов,отражающих состояние здоровья населения,  эффективности и качестве пре-доставляемых медицинских услуг, изучения мнения пациентов о доступностии качестве оказываемых медицинских услуг.      (1) в тех регионах,  где не прошла приписка населения  к  семейнымврачам.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="864" w:right="864" w:bottom="864" w:left="864" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
@@ -314,69 +314,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rId_rhed99uux6w7noi_sakm">
+    <w:hyperlink w:history="1" r:id="rIdwapfvitazagzbosgw3h5b">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/58603</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdyherqaug1luyanzjft0jx">
+    <w:hyperlink w:history="1" r:id="rIdoy6yzcis5agmotaadprom">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -519,57 +519,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIduerdndsnadjheddkb4wpp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/58495" TargetMode="External"/><Relationship Id="rIda8adyaguzc3yvumn5rh04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/59048" TargetMode="External"/><Relationship Id="rIdesfvkwmyo8ob_mqdwcwi_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/58495#2" TargetMode="External"/><Relationship Id="rId6osmrtnnumaaezz2ojqxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/58495#1" TargetMode="External"/><Relationship Id="rIdqscr9whdhv0ldsrwyfp8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/59048" TargetMode="External"/><Relationship Id="rIdvs4v9kn99jsvypidwltzx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/58495#1" TargetMode="External"/><Relationship Id="rIdgldkfsqpezewymnqs1nwl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/57972" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdlxlybwh_89jwr_whlm9zn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/58495" TargetMode="External"/><Relationship Id="rIda_rebppmpxhzx2eyfwaqh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/59048" TargetMode="External"/><Relationship Id="rId881h31nijmen3u0quj-w8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/58495#2" TargetMode="External"/><Relationship Id="rIdtikw2rfa5fnnu7kdeezgo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/58495#1" TargetMode="External"/><Relationship Id="rId5z1qwzbmrihwof-cgxdfu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/59048" TargetMode="External"/><Relationship Id="rId6u59tnuwwqmbmhhizdjqg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/58495#1" TargetMode="External"/><Relationship Id="rIdv5ehvdx3_q0hgfuk10sfr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/57972" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_rhed99uux6w7noi_sakm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/58603" TargetMode="External"/><Relationship Id="rIdyherqaug1luyanzjft0jx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdwapfvitazagzbosgw3h5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/58603" TargetMode="External"/><Relationship Id="rIdoy6yzcis5agmotaadprom" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>