--- v0 (2026-09-24)
+++ v1 (2026-09-24)
@@ -98,223 +98,223 @@
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                             УТРАТИЛО СИЛУ           в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdb48qe2jgcczcbjyzgy5cp">
+      <w:hyperlink w:history="1" r:id="rIdzhtcbhfrgpahjczjbhmrm">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства КР                      от 30 марта 2002 года N 181 г.Бишкек, Дом Правительства от 3 декабря 1998 года N 789            ПОСТАНОВЛЕНИЕ ПРАВИТЕЛЬСТВА КЫРГЫЗСКОЙ РЕСПУБЛИКИ                   О сокращении численности работников                   органов государственного аппарата              (В редакции постановлений Правительства КР от          </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdds9qfug_rvt18rysaynmi">
+      <w:hyperlink w:history="1" r:id="rIdl4pp02bxxduyerkdi158d">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">3 мая 2000 года</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> N 247, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxvymawllutu-eyugvpxwl">
+      <w:hyperlink w:history="1" r:id="rIdjjdmxodqq_04ageylpgox">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">6 сентября 2000 года</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> N 550,        </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrfe71icsfo44htrcphq0p">
+      <w:hyperlink w:history="1" r:id="rIdclzi1klzcgkfdkxeyxhwm">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">26 сентября 2000</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> года N 595, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhz5xaix96ctgccdtc9gzg">
+      <w:hyperlink w:history="1" r:id="rIdpyfhmnvl4fbvw_ovnexvh">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">5 декабря 2000</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> года N 719)     В целях повышения эффективности  работы  органов  государственногоуправления  и  рационального использования  бюджетных  средств  на  ихсодержание Правительство Кыргызской Республики постановляет:    1.  Сократить   с   1 января 1999 года в среднем на  12  процентовчисленность  работников органов государственной власти  и   управлениявсех уровней  и установить предельную численность и лимит фонда оплатытруда   работников   министерств,    государственных   комитетов     иадминистративных ведомств согласно приложениям NN 1 и 2 (секретно).    2.    Руководителям   министерств,   государственных    комитетов,административных ведомств принять необходимые меры по  трудоустройствувысвобождаемых   работников   в   порядке,   установленном    трудовымзаконодательством.    3.   Признать    утратившими   силу  постановления   ПравительстваКыргызской Республики от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdeqkxzlmcb4raa-m_x9-uq">
+      <w:hyperlink w:history="1" r:id="rIdtnc5cafhnwmpcpvlyp37j">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">10 февраля 1997</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> года N  75  "Об  установлениилимита численности и фонда оплаты труда министерств и административныхведомств  Кыргызской Республики",  от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdiozgmejbei_ugxvpqqiei">
+      <w:hyperlink w:history="1" r:id="rIdvo_1hdzgamci6yvjt8fr1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">3 апреля  1997</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  года  N  185  "Овнесении   изменений    в   постановление   Правительства   КыргызскойРеспублики  от  10  февраля  1997 года N 75  "Об  установлении  лимитачисленности   и  фонда   оплаты  труда   работников   министерств    иадминистративных ведомств Кыргызской Республики", от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjeftf8jwejwrhl6r5m8an">
+      <w:hyperlink w:history="1" r:id="rIdsgvhznw5pnwnjktcalryb">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">2 мая 1997</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> года N260  "О  внесении изменений в постановление  Правительства  КыргызскойРеспублики  от  10  февраля  1997 года N 75  "Об  установлении  лимитачисленности   и   фонда   оплаты  труда  работников   министерств    иадминистративных   ведомств Кыргызской Республики",   от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdoasybtpcd170trdv6upsh">
+      <w:hyperlink w:history="1" r:id="rIdrxw-tkfxlpiqamd_w1rbb">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> 22  сентября</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink w:history="1" r:id="rIdn9wssjhjeeqtrkg6nnawe">
+      <w:hyperlink w:history="1" r:id="rId4iess6klymgifhkircov3">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1997</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  года N 545 "О внесении изменений в  постановление  ПравительстваКыргызской   Республики от 10 февраля 1997 года N 75 "Об  установлениилимита  численности  и  фонда оплати труда  работников  министерств  иадминистративных ведомств Кыргызской Республики".                               Приложение 1                     к постановлению Правительства                         Кыргызской Республики                     от 3 декабря 1998 года N 789                 Об установлении предельной численности                и лимита фонда оплаты труда работников                министерств и административных ведомств                         Кыргызской Республики   --------------------------------------------------------------------  ---                                                   |------------------  ---                    Наименование                   |числен.|    ФОТ                                                   | шт.ед.|  -------------------------------------------------|-------|----------  ---  Министерство юстиции                             |   58  |    1923,0  Областные управления юстиции                     |   53  |    1060,9  Министерство финансов                            |  226  |    5728,5  Местные финансовые органы                        |  867  |   15926,5  Центр экономических и социальных реформ при      |   57  |    1130,4  Министерстве финансов                            |       |  Контрольно-ревизионное управление                |   74  |    2250,0  Областные управления КРУ                         |  223  |    4735,8  Госналоговая инспекция при Минфине КР            |  156  |    3554,3  Местные органы ГНИ                               | 2354  |   42989,0  Министерство иностранных дел                     |  101  |    2497,5  Министерство охраны окружающей среды             |   28  |     639,9  Национальная комиссия по рынку ценных бумаг      |   25  |     738,0  Госкомитет по иностранным инвестициям и          |   53  |    1350,0  экономическому развитию                          |       |  Госкомиссия по делам религии                     |    7  |     156,3  Госкомиссия "Сеть социальной защиты"             |    5  |     111,0  Госкомиссия по делам семьи, женщин и молодежи    |   11  |     297,0  Госагентство по закупкам                         |   16  |     477,0  Местные органы госагентства по закупкам          |   12  |     291,6  Управления драгметаллов при Минфине КР           |   17  |     459,0  Нацстаткомитет                                   |   88  |    2079,0  Местные органы нацстаткомитета                   |  610  |   10389,0  Нацкомиссия по защите и развитию конкуренции     |   28  |     720,0  Местные органы Нацком. по защите и развитию      |   28  |     565,5  конкуренции                                      |       |  Генеральная прокуратура                          |  107  |    3680,8  Местные органы прокуратуры                       |  770  |   20110,4  Министерство образования, науки и культуры       |   86  |    2509,2  Главное управление профтехобразования            |   12  |     261,0  при Минсоцтруде                                  |       |  Министерство здравоохранения                     |   38  |     960,1  Министерство труда и социальной защиты           |   43  |    1109,7  Главное управление занятости населения           |   37  |    1332,0  при Минсоцтруде                                  |       |  Информационно-вычислительный центр Минсоцтруда   |   17  |     360,0  Госагентство по туризму и спорту                 |   28  |     579,2  Госагентство по энергетике                       |   18  |     560,7  Министерство сельского и водного хозяйства       |   78  |    1367,3  Департамент водного хозяйства                    |   30  |     765,5  Департамент ветеринарии                          |   21  |     396,0  Гослесагентство                                  |   13  |     292,0  Госагентство по землеустройству, геодезии        |   23  |     685,5  и картографии                                    |       |  Госинспекция по архитектуре и строительству      |   27  |     754,9  Министерство внешней торговли и промышленности   |  103  |    2696,0  Госгортехнадзор                                  |   10  |     240,0  Кыргызгидромет                                   |    5  |     129,2  Министерство транспорта и коммуникаций           |   75  |    2335,4  Министерство по чрезвычайным ситуациям и ГО      |   41  |    1252,0  Фонд государственного имущества                  |   71  |    2295,0  Местные органы ФГИ                               |   73  |    2812,5  Госинспекция по стандартизации и метрологии      |   64  |    1959,0  Гостаможенная инспекция при Минфине КР           |   86  |    1895,3  Местные органы гостаможенной инспекции           | 1196  |   12983,5  Национальная аттестационная комиссия             |   14  |     422,1  Госдирекция по пропаганде эпоса "Манас"          |    7  |     164,0  Государственная национальная телерадиокорпорация |   14  |     285,9  --------------------------------------------------------------------  ---     Руководитель Аппарата    Премьер-министра Кыргызской Республики            К.Иманалиев   </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="864" w:right="864" w:bottom="864" w:left="864" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
@@ -366,69 +366,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdnondmjsofrl57sglo7oqz">
+    <w:hyperlink w:history="1" r:id="rIdrbxa-ckgy00zkjaw4vasy">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/6062</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rId_7qbm5fllb3z5wb5uoctw">
+    <w:hyperlink w:history="1" r:id="rIdw_ybtidnyt7p1euik1jrv">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -571,57 +571,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdb48qe2jgcczcbjyzgy5cp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/53311" TargetMode="External"/><Relationship Id="rIdds9qfug_rvt18rysaynmi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/7277" TargetMode="External"/><Relationship Id="rIdxvymawllutu-eyugvpxwl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/7635" TargetMode="External"/><Relationship Id="rIdrfe71icsfo44htrcphq0p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/7686" TargetMode="External"/><Relationship Id="rIdhz5xaix96ctgccdtc9gzg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/33007" TargetMode="External"/><Relationship Id="rIdeqkxzlmcb4raa-m_x9-uq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/34171" TargetMode="External"/><Relationship Id="rIdiozgmejbei_ugxvpqqiei" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/34295" TargetMode="External"/><Relationship Id="rIdjeftf8jwejwrhl6r5m8an" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/34389" TargetMode="External"/><Relationship Id="rIdoasybtpcd170trdv6upsh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/34746" TargetMode="External"/><Relationship Id="rIdn9wssjhjeeqtrkg6nnawe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/34746" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdzhtcbhfrgpahjczjbhmrm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/53311" TargetMode="External"/><Relationship Id="rIdl4pp02bxxduyerkdi158d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/7277" TargetMode="External"/><Relationship Id="rIdjjdmxodqq_04ageylpgox" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/7635" TargetMode="External"/><Relationship Id="rIdclzi1klzcgkfdkxeyxhwm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/7686" TargetMode="External"/><Relationship Id="rIdpyfhmnvl4fbvw_ovnexvh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/33007" TargetMode="External"/><Relationship Id="rIdtnc5cafhnwmpcpvlyp37j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/34171" TargetMode="External"/><Relationship Id="rIdvo_1hdzgamci6yvjt8fr1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/34295" TargetMode="External"/><Relationship Id="rIdsgvhznw5pnwnjktcalryb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/34389" TargetMode="External"/><Relationship Id="rIdrxw-tkfxlpiqamd_w1rbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/34746" TargetMode="External"/><Relationship Id="rId4iess6klymgifhkircov3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/34746" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdnondmjsofrl57sglo7oqz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/6062" TargetMode="External"/><Relationship Id="rId_7qbm5fllb3z5wb5uoctw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdrbxa-ckgy00zkjaw4vasy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/6062" TargetMode="External"/><Relationship Id="rIdw_ybtidnyt7p1euik1jrv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>