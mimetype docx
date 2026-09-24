--- v0 (2026-09-24)
+++ v1 (2026-09-24)
@@ -147,75 +147,75 @@
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">О высших дипломатических рангах Чрезвычайного и Полномочного Посла Кыргызской Республики и Чрезвычайного и Полномочного Посланника Кыргызской Республики</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции Указов Президента КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7syn73be8djjpktg8jrht">
+      <w:hyperlink w:history="1" r:id="rIdorh6bhpapiysgajaiwaav">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">21 октября 2017 года УП № 215</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdw4knb9qxqkrptkzoq1agd">
+      <w:hyperlink w:history="1" r:id="rIdnem6qeejmo7ztshbp_yzg">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">10 октября 2020 года УП № 194</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -225,51 +225,51 @@
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В соответствии со статьей </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_lzaf0lholuzvb53ckigx">
+      <w:hyperlink w:history="1" r:id="rId6vxemddhtn7hkqzdmrwtu">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">20</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Кыргызской Республики «О дипломатической службе Кыргызско Республики» </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="center"/>
@@ -298,180 +298,180 @@
         <w:t xml:space="preserve">1. Утвердить: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- Положение о порядке присвоения высших дипломатических рангов Чрезвычайного и Полномочного Посла Кыргызской Республики и Чрезвычайного и Полномочного Посланника Кыргызской Республики согласно </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3ojmqnkdu-zfonhzkkcym">
+      <w:hyperlink w:history="1" r:id="rIdtfiwquylfqapqbxjgfhrm">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">приложению 1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- Перечень должностей государственной и дипломатической службы и соответствующих им предельных высших дипломатических рангов согласно </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtdidglwmp5dglvpsfetij">
+      <w:hyperlink w:history="1" r:id="rIddedmzo62uayv4m5q2iepo">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">приложению 2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- форму и описание Свидетельства о присвоении дипломатического ранга Чрезвычайного и Полномочного Посла Кыргызской Республики согласно </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxbccmdc0myd0lm4ew1dsp">
+      <w:hyperlink w:history="1" r:id="rIdo3p60mewaqplgvpw7frbe">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">приложению 3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- форму и описание Свидетельства о присвоении дипломатического ранга Чрезвычайного и Полномочного Посланника Кыргызской Республики согласно </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnxpbpmeo5iibv1oedlgcb">
+      <w:hyperlink w:history="1" r:id="rIdme-zgljqp30yauu_pc8dl">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">приложению 4</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
@@ -515,94 +515,94 @@
         <w:t xml:space="preserve">4. Признать утратившими силу:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">-. </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdve_6iep2vtubk23l3isfv">
+      <w:hyperlink w:history="1" r:id="rId5kzq2dfzuqeon9feq_-ni">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Указ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики «Об утверждении описания и образцов свидетельств о присвоении дипломатических рангов Чрезвычайного и Полномочного Посла Кыргызской Республики и Чрезвычайного и Полномочного Посланника Кыргызской Республики» от 1 августа 2007 года № 360;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">-. </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkzdqvvu69fhqk-niktplt">
+      <w:hyperlink w:history="1" r:id="rIdbard4xu1fk7m1yu2mojqm">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Указ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики «О Государственном министерстве иностранных дел Кыргызской Республики» от 24 декабря 2009 года № 605.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
@@ -733,75 +733,75 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции Указов Президента КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrjhj4c7iws9e3klwyg8sn">
+      <w:hyperlink w:history="1" r:id="rIddqwazyjtshzo6mmhfpwkm">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">21 октября 2017 года УП № 215</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId15zmlofsrnnivee3sk1ia">
+      <w:hyperlink w:history="1" r:id="rId6w6lkbr5x06bp_wics87u">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">10 октября 2020 года УП № 194</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -842,71 +842,71 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Настоящее Положение устанавливает порядок присвоения высших дипломатических рангов Чрезвычайного и Полномочного Посла Кыргызской Республики и Чрезвычайного и Полномочного Посланника Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Высшие дипломатические ранги Чрезвычайного и Полномочного Посла Кыргызской Республики и Чрезвычайного и Полномочного Посланника Кыргызской Республики присваиваются в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdglz8v2bg9mfivjnvhsclt">
+      <w:hyperlink w:history="1" r:id="rIddlb0gyterufx1tbnyncus">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Конституцией</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddb6jvnu__a6ta0utvf6ii">
+      <w:hyperlink w:history="1" r:id="rIdsxazkbij0qfygeikjud3z">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Законом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики «О дипломатической службе Кыргызской Республики» и настоящим Положением.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240" w:before="200"/>
         <w:jc w:val="center"/>
       </w:pPr>
@@ -943,51 +943,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Сотрудникам дипломатической службы Кыргызской Республики и сотрудникам структурных подразделений Аппарата Президента Кыргызской Республики, Аппарата Жогорку Кенеша Кыргызской Республики и Аппарата Правительства Кыргызской Республики, ведающих вопросами международного сотрудничества, присваиваются высшие дипломатические ранги Чрезвычайного и Полномочного Посла Кыргызской Республики или Чрезвычайного и Полномочного Посланника Кыргызской Республики, но не. выше предельно допустимого вида дипломатического ранга, предусмотренного для соответствующей должности.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4. Высшие дипломатические ранги Чрезвычайного и Полномочного Посла Кыргызской Республики и Чрезвычайною и Полномочного Посланника Кыргызской Республики присваиваются пожизненно, с учетом положений статей 21 и 27 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgyrdy7_k61fkrgrhmzgul">
+      <w:hyperlink w:history="1" r:id="rIdanrttzdl0lz94silniowu">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закона</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> "О дипломатической службе Кыргызской Республики".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
@@ -1117,51 +1117,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">К присвоению дипломатического ранга Чрезвычайного и Полномочного Посла Кыргызской Республики может быть представлен Генеральный консул Кыргызской Республики при наличии у него ранга Чрезвычайного и Полномочного Посланника Кыргызской Республики и государственной награды высшей категории.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции Указа Президента КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhltxfwypepwma0kfkhzu2">
+      <w:hyperlink w:history="1" r:id="rIdfsng0rollkeyp3_b2hsey">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">10 октября 2020 года УП № 194</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1188,51 +1188,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">10-1. Руководителям, возглавлявшим/возглавляющим Комитет Жогорку Кенеша Кыргызской Республики, ведающий вопросами международного сотрудничества, может быть присвоен дипломатический ранг Чрезвычайного и Полномочного Посла Кыргызской Республики по должности без необходимости соблюдения порядка, установленного настоящим Положением.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции Указа Президента КР от</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIden4x_jdg4sgpgzw1r4d8x">
+      <w:hyperlink w:history="1" r:id="rIdpqdc6cq2cdfjye-7gpgom">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> 21 октября 2017 года УП № 215</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1425,75 +1425,75 @@
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">ПЕРЕЧЕНЬ
  должностей государственной и дипломатической службы и соответствующих им предельных высших дипломатических рангов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции Указов Президента КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtc_bwdp02wbs0puy9vor0">
+      <w:hyperlink w:history="1" r:id="rIdnqiez76y0slzu6mtuwtky">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">21 октября 2017 года УП № 215</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5hh9wp14gmpbekjwoe_6e">
+      <w:hyperlink w:history="1" r:id="rId9ivndskh2ioosxgdtylek">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">10 октября 2020 года УП № 194</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -2469,69 +2469,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rId10hbjj8qfirszthukk6x6">
+    <w:hyperlink w:history="1" r:id="rId0qxqim3cotv2pggpxn3qe">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/61890</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdtvjc5mfkzoukurbqo0gln">
+    <w:hyperlink w:history="1" r:id="rIdks9phybzlp4kxhv8327za">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2674,57 +2674,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7syn73be8djjpktg8jrht" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/430595" TargetMode="External"/><Relationship Id="rIdw4knb9qxqkrptkzoq1agd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/430670" TargetMode="External"/><Relationship Id="rId_lzaf0lholuzvb53ckigx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203948#st_20" TargetMode="External"/><Relationship Id="rId3ojmqnkdu-zfonhzkkcym" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/61890#p1" TargetMode="External"/><Relationship Id="rIdtdidglwmp5dglvpsfetij" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/61890#p2" TargetMode="External"/><Relationship Id="rIdxbccmdc0myd0lm4ew1dsp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/61890#p3" TargetMode="External"/><Relationship Id="rIdnxpbpmeo5iibv1oedlgcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/61890#p4" TargetMode="External"/><Relationship Id="rIdve_6iep2vtubk23l3isfv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/4631" TargetMode="External"/><Relationship Id="rIdkzdqvvu69fhqk-niktplt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/60452" TargetMode="External"/><Relationship Id="rIdrjhj4c7iws9e3klwyg8sn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/430595" TargetMode="External"/><Relationship Id="rId15zmlofsrnnivee3sk1ia" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/430670" TargetMode="External"/><Relationship Id="rIdglz8v2bg9mfivjnvhsclt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202913" TargetMode="External"/><Relationship Id="rIddb6jvnu__a6ta0utvf6ii" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203948" TargetMode="External"/><Relationship Id="rIdgyrdy7_k61fkrgrhmzgul" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203948" TargetMode="External"/><Relationship Id="rIdhltxfwypepwma0kfkhzu2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/430670" TargetMode="External"/><Relationship Id="rIden4x_jdg4sgpgzw1r4d8x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/430595" TargetMode="External"/><Relationship Id="rIdtc_bwdp02wbs0puy9vor0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/430595" TargetMode="External"/><Relationship Id="rId5hh9wp14gmpbekjwoe_6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/430670" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdorh6bhpapiysgajaiwaav" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/430595" TargetMode="External"/><Relationship Id="rIdnem6qeejmo7ztshbp_yzg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/430670" TargetMode="External"/><Relationship Id="rId6vxemddhtn7hkqzdmrwtu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203948#st_20" TargetMode="External"/><Relationship Id="rIdtfiwquylfqapqbxjgfhrm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/61890#p1" TargetMode="External"/><Relationship Id="rIddedmzo62uayv4m5q2iepo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/61890#p2" TargetMode="External"/><Relationship Id="rIdo3p60mewaqplgvpw7frbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/61890#p3" TargetMode="External"/><Relationship Id="rIdme-zgljqp30yauu_pc8dl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/61890#p4" TargetMode="External"/><Relationship Id="rId5kzq2dfzuqeon9feq_-ni" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/4631" TargetMode="External"/><Relationship Id="rIdbard4xu1fk7m1yu2mojqm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/60452" TargetMode="External"/><Relationship Id="rIddqwazyjtshzo6mmhfpwkm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/430595" TargetMode="External"/><Relationship Id="rId6w6lkbr5x06bp_wics87u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/430670" TargetMode="External"/><Relationship Id="rIddlb0gyterufx1tbnyncus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202913" TargetMode="External"/><Relationship Id="rIdsxazkbij0qfygeikjud3z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203948" TargetMode="External"/><Relationship Id="rIdanrttzdl0lz94silniowu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203948" TargetMode="External"/><Relationship Id="rIdfsng0rollkeyp3_b2hsey" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/430670" TargetMode="External"/><Relationship Id="rIdpqdc6cq2cdfjye-7gpgom" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/430595" TargetMode="External"/><Relationship Id="rIdnqiez76y0slzu6mtuwtky" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/430595" TargetMode="External"/><Relationship Id="rId9ivndskh2ioosxgdtylek" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/430670" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId10hbjj8qfirszthukk6x6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/61890" TargetMode="External"/><Relationship Id="rIdtvjc5mfkzoukurbqo0gln" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId0qxqim3cotv2pggpxn3qe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/61890" TargetMode="External"/><Relationship Id="rIdks9phybzlp4kxhv8327za" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>