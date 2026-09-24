--- v0 (2026-09-24)
+++ v1 (2026-09-24)
@@ -116,51 +116,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">УТРАТИЛ СИЛУ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmht4t_7eivodjhwoeb8mb">
+      <w:hyperlink w:history="1" r:id="rId11u3vmkbmkmiuul6qexfp">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Законом</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
@@ -237,99 +237,99 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Об обеспечении своевременности выдачи заработной платы, пенсий, пособий, стипендий и иных социальных выплат</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции Законов КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjijwbmlhu9fvwykychtrk">
+      <w:hyperlink w:history="1" r:id="rId55uep7iwsuwubiewurqze">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">19 июля 2011 года № 113</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjnl_k_-q9eguat9unp17r">
+      <w:hyperlink w:history="1" r:id="rIdiiljeo2flwz0y-pop7li3">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">18 декабря 2015 года № 227</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6zkvhzrtyam2wukpao2hr">
+      <w:hyperlink w:history="1" r:id="rId9rouezcouaez2fnvvc4cc">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">9 марта 2023 года № 55</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -338,85 +338,85 @@
         <w:ind w:firstLine="397"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Настоящий Закон определяет механизм обеспечения прав граждан на получение в полном объеме установленных социальных выплат и ответственности виновных за нарушение сроков выплат заработной платы, пенсий, пособий, стипендий и иных социальных выплат всеми предприятиями, учреждениями и организациями независимо от форм собственности (в дальнейшем именуются - предприятия) в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdogeel95a9ygsvrfj3bq9p">
+      <w:hyperlink w:history="1" r:id="rId1chhsuybfx8vlwtsl8oos">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Конституцией</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики и Конвенцией Международной организации труда.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции Закона КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1qivk3nri7nwacksdmyg3">
+      <w:hyperlink w:history="1" r:id="rIdw12pt9w5cca2jpzwpqlkl">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">9 марта 2023 года № 55</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -434,51 +434,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Задержка выплаты заработной платы, пенсий, пособий, стипендий и иных социальных выплат не допускается. Отсутствие средств не освобождает от ответственности за невыплату заработной платы, пенсий, пособий, стипендий и иных социальных выплат в срок и в полном объеме.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции Закона КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqilx0-e0qatesdu7mtzpv">
+      <w:hyperlink w:history="1" r:id="rId-mutvpardqau71lr9zd3x">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">9 марта 2023 года № 55</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -496,51 +496,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Заработная плата, пенсии, пособия, стипендии и иные социальные выплаты выплачиваются исключительно в национальной валюте Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции Закона КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdf892bjlp3be2mib5stv9f">
+      <w:hyperlink w:history="1" r:id="rIdvz3qicymue1vdwblrvfm_">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">9 марта 2023 года № 55</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -558,51 +558,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Сроки выплаты предприятиями заработной платы и иных социальных выплат, вытекающих из трудовых соглашений, а также компенсаций, пособий и стипендий устанавливаются в коллективных договорах, соглашениях и контрактах не реже, чем один раз в месяц.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции Закона КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdm3roiazz6ecjrlqsr5auh">
+      <w:hyperlink w:history="1" r:id="rId0x5wk_sgcvfecn4ewgmom">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">9 марта 2023 года № 55</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
@@ -627,51 +627,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Сроки выплаты пенсий и пособий устанавливаются (не реже чем один раз в месяц) в договорах между предприятиями, осуществляющими выплату, и уполномоченными органами в сфере социального и пенсионного обеспечения или негосударственными пенсионными фондами (далее - фонды).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции Закона КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgfhsb1hbnesu_ka-aj442">
+      <w:hyperlink w:history="1" r:id="rIdxo18hsjszk_11d8deawlf">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">19 июля 2011 года № 113</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -710,75 +710,75 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Общая сумма пени, указанной в части первой настоящей статьи, не может превышать 200 процентов от основной суммы задолженности. Данное ограничение максимальной суммы пени применяется только в отношении периода с момента просрочки органами государственного управления, предприятиями и работодателями в выплате заработной платы, пенсий, пособий и иных социальных выплат и до предъявления работником письменного требования о выплате просроченной суммы задолженности. После предъявления работником письменного требования к органам государственного управления, предприятиям и работодателям требования о выплате просроченной суммы задолженности ограничение максимальной суммы пени не применяется и пеня, указанная в части первой настоящей статьи, начисляется до дня фактического расчета.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции Законов КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyoz5pfa8ujcom0nbpbrcs">
+      <w:hyperlink w:history="1" r:id="rIdvrrzknykupf-h3cm1y1nt">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">18 декабря 2015 года № 227</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtcbyhth8m8dqe_iz_ojgr">
+      <w:hyperlink w:history="1" r:id="rIdvim1ps5eyueajuf_0hgpw">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">9 марта 2023 года № 55</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -828,51 +828,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В случае отказа банка в выдаче наличных денег на выплату заработной платы, пенсий, пособий, стипендий и иных социальных выплат при наличии на счетах клиентов средств в установленный договором на обслуживание день и при наличии полного расчета клиента с фондами, банк по истечении двух банковских дней компенсирует предприятию понесенные убытки, предусмотренные статьей 5 настоящего Закона, если иное не предусмотрено договором.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции Закона КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhikpyw3cpijaqfyulni5h">
+      <w:hyperlink w:history="1" r:id="rIdjnvqig8zy5kcmt_qeggam">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">9 марта 2023 года № 55</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -890,51 +890,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Фонды, органы социального обеспечения, учреждения связи, банки, виновные в задержке выплаты пенсий, пособий, стипендий и иных социальных выплат, по истечении двух банковских дней компенсируют расходы по социальному страхованию и убытки предприятий в размере выплаченных ими сумм.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции Закона КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkdeamg4lhjz02-bpvivic">
+      <w:hyperlink w:history="1" r:id="rId4ohch-2jmjgd7ntzogptr">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">9 марта 2023 года № 55)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -981,51 +981,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Предприятия обязаны производить перечисление средств в фонды в день выдачи заработной платы, установленный в коллективных договорах, соглашениях, контрактах.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">При нарушении сроков, указанных в части первой настоящей статьи, предприятия выплачивают фондам убытки, предусмотренные </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1xplqoljev7ffouqnmmrj">
+      <w:hyperlink w:history="1" r:id="rIdxtrj77abtfcvblgdwzo3e">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статьей 5</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Закона. Начисление и выплата убытков производятся в бесспорном порядке через соответствующие бухгалтерии.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1046,75 +1046,75 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Недостаток средств в уполномоченном органе в сфере социального и пенсионного обеспечения на выплату пенсий, пособий, стипендий и иных социальных выплат пополняется средствами из республиканского бюджета.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции Законов КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdm4tjllox-vd7e21_6nypc">
+      <w:hyperlink w:history="1" r:id="rIdbh_3sqrcjh3ku9tpakm2d">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">19 июля 2011 года № 113</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8hlqjmhs-oqnol0wx6_p0">
+      <w:hyperlink w:history="1" r:id="rIdr5mvetqelh2pj7iv515pk">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">9 марта 2023 года № 55</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1136,51 +1136,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Должностные лица, виновные в несвоевременной выплате заработной платы, пенсий, пособий, стипендий и иных социальных выплат и выплатившие их без учета официально установленного уровня инфляции, а также не возместившие пени, несут ответственность в соответствии с законодательством Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции Закона КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrolrt8wicylknd0jesoun">
+      <w:hyperlink w:history="1" r:id="rIdm3tmh_4d9siqzt1f2ddim">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">9 марта 2023 года № 55</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
@@ -1342,69 +1342,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdwy5luognyjmxklh0dlxdg">
+    <w:hyperlink w:history="1" r:id="rIdlyfgubn8jnbc8ubcbycad">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/630</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdrvs5hmr6eip9exhf2w5df">
+    <w:hyperlink w:history="1" r:id="rId37nhh8pgh7iymoqwmtv3l">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1547,57 +1547,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdmht4t_7eivodjhwoeb8mb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230048140" TargetMode="External"/><Relationship Id="rIdjijwbmlhu9fvwykychtrk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203353" TargetMode="External"/><Relationship Id="rIdjnl_k_-q9eguat9unp17r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111271" TargetMode="External"/><Relationship Id="rId6zkvhzrtyam2wukpao2hr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112539" TargetMode="External"/><Relationship Id="rIdogeel95a9ygsvrfj3bq9p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1" TargetMode="External"/><Relationship Id="rId1qivk3nri7nwacksdmyg3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112539" TargetMode="External"/><Relationship Id="rIdqilx0-e0qatesdu7mtzpv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112539" TargetMode="External"/><Relationship Id="rIdf892bjlp3be2mib5stv9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112539" TargetMode="External"/><Relationship Id="rIdm3roiazz6ecjrlqsr5auh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112539" TargetMode="External"/><Relationship Id="rIdgfhsb1hbnesu_ka-aj442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203353" TargetMode="External"/><Relationship Id="rIdyoz5pfa8ujcom0nbpbrcs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111271" TargetMode="External"/><Relationship Id="rIdtcbyhth8m8dqe_iz_ojgr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112539" TargetMode="External"/><Relationship Id="rIdhikpyw3cpijaqfyulni5h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112539" TargetMode="External"/><Relationship Id="rIdkdeamg4lhjz02-bpvivic" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112539" TargetMode="External"/><Relationship Id="rId1xplqoljev7ffouqnmmrj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/630#st_5" TargetMode="External"/><Relationship Id="rIdm4tjllox-vd7e21_6nypc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203353" TargetMode="External"/><Relationship Id="rId8hlqjmhs-oqnol0wx6_p0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112539" TargetMode="External"/><Relationship Id="rIdrolrt8wicylknd0jesoun" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112539" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId11u3vmkbmkmiuul6qexfp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230048140" TargetMode="External"/><Relationship Id="rId55uep7iwsuwubiewurqze" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203353" TargetMode="External"/><Relationship Id="rIdiiljeo2flwz0y-pop7li3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111271" TargetMode="External"/><Relationship Id="rId9rouezcouaez2fnvvc4cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112539" TargetMode="External"/><Relationship Id="rId1chhsuybfx8vlwtsl8oos" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1" TargetMode="External"/><Relationship Id="rIdw12pt9w5cca2jpzwpqlkl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112539" TargetMode="External"/><Relationship Id="rId-mutvpardqau71lr9zd3x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112539" TargetMode="External"/><Relationship Id="rIdvz3qicymue1vdwblrvfm_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112539" TargetMode="External"/><Relationship Id="rId0x5wk_sgcvfecn4ewgmom" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112539" TargetMode="External"/><Relationship Id="rIdxo18hsjszk_11d8deawlf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203353" TargetMode="External"/><Relationship Id="rIdvrrzknykupf-h3cm1y1nt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111271" TargetMode="External"/><Relationship Id="rIdvim1ps5eyueajuf_0hgpw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112539" TargetMode="External"/><Relationship Id="rIdjnvqig8zy5kcmt_qeggam" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112539" TargetMode="External"/><Relationship Id="rId4ohch-2jmjgd7ntzogptr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112539" TargetMode="External"/><Relationship Id="rIdxtrj77abtfcvblgdwzo3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/630#st_5" TargetMode="External"/><Relationship Id="rIdbh_3sqrcjh3ku9tpakm2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203353" TargetMode="External"/><Relationship Id="rIdr5mvetqelh2pj7iv515pk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112539" TargetMode="External"/><Relationship Id="rIdm3tmh_4d9siqzt1f2ddim" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112539" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdwy5luognyjmxklh0dlxdg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/630" TargetMode="External"/><Relationship Id="rIdrvs5hmr6eip9exhf2w5df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdlyfgubn8jnbc8ubcbycad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/630" TargetMode="External"/><Relationship Id="rId37nhh8pgh7iymoqwmtv3l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>