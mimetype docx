--- v0 (2026-09-24)
+++ v1 (2026-09-25)
@@ -98,71 +98,71 @@
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">УТРАТИЛО СИЛУв соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmq1rejh0xy1u_s7euudha">
+      <w:hyperlink w:history="1" r:id="rIdike7r8y4jjwdlpu3-wny0">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров КРот 14 января 2022 года N 9г.Бишкек, Дом Правительства от 19 февраля 2001 года N 52            ПОСТАНОВЛЕНИЕ ПРАВИТЕЛЬСТВА КЫРГЫЗСКОЙ РЕСПУБЛИКИ         О первоочередных мерах по подготовке и организованному              проведению весенне-полевых работ в сельском                   хозяйстве республики в 2001 году              (В редакции постановления Правительства КР от                        </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdp9o6po2dz6gnjflncilrq">
+      <w:hyperlink w:history="1" r:id="rIdw9ba-b3tltduxbciqst1f">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">2 марта 2001 года N 69</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)     Правительство Кыргызской Республики  отмечает,  что,  несмотря  насвоевременно   принятые  меры по засыпке и подготовке к  озимому  севупод  урожаи  2001  года семян наиболее урожайных  зерновых   колосовыхкультур,  обеспечивающих программу его проведения на площади 373  тыс.га,  сложившиеся крайне неблагоприятные природно-климатические условияосени  прошлого года, сопровождавшиеся обильными и затяжными  дождями,нехватка   горюче-смазочных  материалов  и  повышение   цен   на   нихотрицательно   сказались  на   выполнении   намеченного   объема.    Врезультате этого фактически было посеяно 259,5 тыс. га, что на 34 тыс.га меньше уровня 1999 года.    В итоге  в целом ряде семеноводческих хозяйств республики осталисьневысеянными  более  38  тысяч  тонн высококачественных  семян  озимойпшеницы,  которые могут быть использованы на хозяйственные нужды,  чтосоздаст  крайне  неблагополучную  обстановку  в  обеспечении  семенамиозимого  сева 2001 года.    В  то  же  время  из-за  тяжелой и продолжительной  весенне-летнейзасухи   минувшего   года  не  был получен урожай  зерновых  колосовыхкультур  на  площади  79,4 тыс.  га, а прошедший октябрьский  снегопадпривел  к  гибели  еще 24,3 тыс.  га посевов, главным  образом  яровойпшеницы   и   ячменя,  что  еще  более  усугубило  положение   дел   собеспеченностью   семенами   яровых  колосовых   культур   абсолютногобольшинства регионов республики.    По состоянию на 1 февраля 2001 года в целом по республике засыпано50,8  тыс.   тонн семян яровых зерновых колосовых культур,   или  78,2процента, в том числе яровой пшеницы 77,3 процента к потребности.    Не  на  должном  уровне  на местах организован  ремонт  тракторов,почвообрабатывающей и посевной техники. Главами областных  и  районныхгосударственных администраций, руководителями айыл окмоту недостаточнопроводится  работа  с сельскими  товаропроизводителями   по   усилениютемпов    проведения   ремонта.    По   оперативным   данным   Главнойгосударственной  технической  инспекции  при  Министерстве  сельского,водного   хозяйства   и  перерабатывающей  промышленности   КыргызскойРеспублики,  на  5  февраля  текущего  года  в  целом  по   республикеотремонтировано тракторов 67 процентов, плугов - 69,  сеялок  -  62  икультиваторов - 64 процента. По сравнению с прошлым годом  практическипо всем  видам  сельскохозяйственной  техники темпы проведения ремонтаотстают от 2 до 4 процентов.    Не   создано   необходимого  запаса  горюче-смазочных  материалов,минеральных удобрений и средств защиты растений.    В целях принятия неотложных мер  по  организованной  подготовке  ипроведению  весенне-полевых  работ, а также  оказания  государственнойподдержки  сельским товаропроизводителям,  пострадавшим  от  стихийныхбедствий   в   2000   году,   Правительство   Кыргызской   Республики,постановляет:    1. Считать первостепенной задачей Министерства сельского,  водногохозяйства  и  перерабатывающей промышленности  Кыргызской  Республики,глав  местных государственных администраций, крестьянских,  фермерскиххозяйств  и  других хозяйствующих субъектов,  а также заинтересованныхминистерств,   государственных  комитетов,  административных  ведомствобеспечение   своевременной  подготовки  и проведения  весенне-полевыхработ 2001 года.    2. Создать  Республиканский штаб по оперативному решению вопросов,связанных  с  подготовкой  и проведением  всего   комплекса   весенне-полевых работ 2001 года, согласно приложению 1.    Определить рабочим  органом  Республиканского  штаба  Министерствосельского,   водного   хозяйства  и  перерабатывающей   промышленностиКыргызской  Республики, наделив его правом привлекать, в установленномпорядке,  в случае необходимости,  к работе все хозяйствующие субъектысельскохозяйственного и промышленного направления в целях   выполнениязадач  по обеспечению ярового сева.    Главам   областных   и   районных  государственных   администрацийорганизовать  работу  по  созданию  соответствующих  штабов  во   всехобластях и районах республики.    3.  Возложить   на   глав   областных и  районных  государственныхадминистраций    персональную   ответственность    за    своевременнуюподготовку  сельскохозяйственной  техники,  обеспечение  хозяйствующихсубъектов   семенами,  минеральными  удобрениями,  средствами   защитырастений,  горюче-смазочными материалами  и  подготовку  ирригационнойсети к поливу сельскохозяйственных культур.    4.  Главам   государственных  администраций   областей  и  районовсовместно   с   Министерством   сельского,    водного   хозяйства    иперерабатывающей промышленности Кыргызской Республики:    - организовать, в целях обеспечения продовольственной безопасностинаселения  республики,  проведение сева  яровой  пшеницы  на  площади,гарантирующей получение из урожая 2001 года не менее 1300,0 тыс.  тоннзерна, в объемах согласно приложению 2;    -   принять   конкретные  организационные  меры  по  максимальномуиспользованию всех пахотных земель;    -   обеспечить  не  реже  двух  раз  в  неделю  представление    вРеспубликанский   штаб   по  системе  КАРИС оперативной  информации  оподготовке и проведении весенне-полевых работ.    5. В целях поддержки сельских  товаропроизводителей,  пострадавшихот   стихийных   бедствий   в  2000 году,  и обеспечения  их  семенамияровых зерновых культур:    - Государственной комиссии при Правительстве Кыргызской Республикипо  государственным закупкам и материальным  резервам   разбронироватьи  выделить  10  тыс.тонн продовольственного зерна согласно разнарядкеМинистерства   сельского,    водного  хозяйства   и   перерабатывающейпромышленности Кыргызской Республики;    - местным государственным администрациям совместно с Министерствомсельского,   водного   хозяйства  и  перерабатывающей   промышленностиКыргызской  Республики определить объемы выданного  зерна  по  каждомуссудозаемщику  и  представить  их  в  Государственный  фонд   развитияэкономики   при   Министерстве  финансов  Кыргызской  Республики   длязаключения  кредитных   договоров,  договоров  о  залоге,  дальнейшегоуправления  кредитным  портфелем  и  обеспечения  возврата   сельскимитоваропроизводителями заемных  средств в виде продовольственного зернадо 1 декабря 2001 года;    -  Государственному  фонду  развития экономики  при   Министерствефинансов   Кыргызской   Республики   заключить   кредитные   договоры,предусматривающие эквивалентный возврат из урожая 2001 года;    -   возложить   на   глав  областных,   районных   государственныхадминистраций   и   айыл   окмоту  персональную   ответственность   заобеспечение   возврата  позаимствованного  зерна  согласно   кредитнымдоговорам.    6.  Государственному   фонду развития экономики  при  Министерствефинансов  Кыргызской  Республики  в  установленном   порядке    выдатьсельским  товаропроизводителям по разнарядке  Министерства  сельского,водного   хозяйства   и  перерабатывающей  промышленности   КыргызскойРеспублики:    - на возвратной основе 870 тонн сортовых семян пшеницы, полученныхв  счет  погашения  бюджетных ссуд,  иностранных  кредитов  и  грантовПравительства     Японии    и    находящихся   на   ответхранении    всеменоводческих хозяйствах республики;    - в  виде  товарного  кредита 1000 тонн продовольственной пшеницы,полученной   в  счет  погашения  бюджетных  кредитов   и   ссуд,   дляпоследующего обмена на сортовые семена яровой пшеницы и ячменя, в  томчисле  800  тони Агентством по реорганизации банков и реструктуризациидолгов  при  Национальном  банке  Кыргызской   Республики,   200  тоннакционерным обществом "Касиет".    Государственному   фонду   развития  экономики  при   Министерствефинансов   Кыргызской  Республики  заключить  договоры   с   сельскимитоваропроизводителями по возврату товарных кредитов до 15 декабря 2001года.    7. В целях расширения посевных  площадей  и  объемов  производстварастениеводческой  продукции,   поставляемой  в  страны   ближнего   идальнего   зарубежья,   рекомендовать  сельским  товаропроизводителям,физическим  и юридическим  лицам  заблаговременно  заключать контрактыс  покупателями  этой  продукции,  а Министерству  сельского,  водногохозяйства  и  перерабатывающей  промышленности  Кыргызской  Республикиобобщить  объемы  поставок  и  внести в  Правительство  предложение  орешении   на    межправительственном  уровне   вопроса  предоставленияКыргызстану    беспошлинной    квоты   на    провоз    автотранспортомэкспортируемой продукции  по  территориям  сопредельных государств.    8.   Государственному  предприятию  по  поставкам   нефтепродуктов"Мунай"  совместно с ОсОО "Мунай Юг" и ОсОО "Мунай Центр" осуществлятьзавоз  и  накопление  в  регионах  необходимого   количества   горюче-смазочных   материалов    для    обеспечения    бесперебойной   работысельскохозяйственной  техники  на  весенне-полевых  работах   согласноприложению 3.    9. Министерству  сельского,  водного  хозяйства и перерабатывающейпромышленности   Кыргызской   Республики,    областным   и    районнымгосударственным  администрациям регулярно  заслушивать  на  заседанияхколлегии   ход   исполнения   данного   постановления   и   ежемесячноинформировать   о   проделанной   работе   Правительство    КыргызскойРеспублики.    10.  Опубликовать  настоящее постановление  в  средствах  массовойинформации.    11. Контроль за исполнением настоящего постановления возложить  наМинистерство   сельского,   водного   хозяйства   и   перерабатывающейпромышленности     Кыргызской    Республики    и    отдел     развитияагропромышленного  комплекса  и природопользования  Аппарата  Премьер-министра Кыргызской Республики.     Премьер-министр Кыргызской Республики             К.Бакиев                               Приложение 1                                 СОСТАВ       Республиканского штаба по оперативному решению вопросов,         связанных с подготовкой и проведением весенне-полевых                           работ в 2001 году     Бакиев К.С.        - Премьер-министр Кыргызской Республики,  пред-                         седатель штаба;    Костюк А.В.        - Министр сельского,  водного хозяйства и пере-                         рабатывающей  промышленности  Кыргызской Рес-                         публики, заместитель председателя штаба.                              Члены штаба:     Акматалиев Т.А.    - Министр финансов Кыргызской Республики;    Кудабаев З.И.      - председатель Национального    статистического                         комитета Кыргызской Республики;    Давлесов Б.Н.      - директор Государственной инспекции  по  стан-                         дартизации  и  метрологии  при  Правительстве                         Кыргызской Республики;    Иманкулов К.А.     - директор Государственной таможенной инспекции                         при  Министерстве финансов Кыргызской Респуб-                         лики;    Кириченко Н.М.     - заместитель Министра внешней торговли и  про-                         мышленности Кыргызской Республики;    Акималиев Дж.А.    - президент Кыргызской аграрной академии;    Сатиев Ж.Ж.        - заведующий отделом развития  АПК  и  природо-                         пользования  Аппарата  Премьер-министра  Кыр-                         гызской Республики;    Жеенбаева Б.Ж.     - исполнительный директор Кыргызской сельскохо-                         зяйственной финансовой корпорации;    Сартказиев Б.Э.    - генеральный директор  акционерного   общества                         "Кыргызэнерго";    Курманкожоев М.Ж.  - генеральный директор  акционерной  корпорации                         "Кыргызайылкомок";    Ефремов Н.П.       - генеральный директор государственного  предп-                         риятия "Мунай";    Рахманов П.П.      - президент открытого   акционерного   общества                         "Лизинговая компания "Кыргызайылтехсервис";    Карыпкулов А.К.    - президент Государственной  телерадиовещатель-                         ной корпорации Кыргызской Республики;    Руденко В.Н.       - начальник управления  растениеводства  Минис-                         терства сельского,  водного хозяйства и пере-                         рабатывающей промышленности  Кыргызской  Рес-                         публики;    Латипов С.А.       - заместитель главы Баткенской областной  госу-                         дарственной администрации;    Жолдошев Р.Ж.      - заместитель главы Ошской областной  государс-                         твенной администрации;    Джумабеков М.Дж.   - заместитель главы  Джалал-Абадской  областной                         государственной администрации;    Бозгорпоев Б.У.    - заместитель главы  Иссык-Кульской   областной                         государственной администрации;    Кумаров Б.С.       - заместитель главы Нарынской  областной  госу-                         дарственной администрации;    Нурмухамбетов З.Ж. - первый заместитель  главы  Чуйской  областной                         государственной администрации;    Токтосунов Н.И.    - заместитель главы  Таласской областной  госу-                         дарственной администрации.     Руководитель Аппарата Премьер-министра    Министр Кыргызской Республики                     К.Укулов                                 Приложение 2                                 ОБЪЕМЫ           производства зерна пшеницы в весе после доработки             из урожая 2001 года, рекомендуемые областным                    государственным администрациям                                                              (тыс.тонн)-----------------------------------------------------------------------|Наименование областей|  Факт 2000 г.  | Рекомендуемый объем в 2001 г.||---------------------|----------------|------------------------------||По республике        |     1039,1     |             1300             ||Баткенская           |       51,6     |               90             ||Джалал-Абадская      |      132,7     |              177             ||Иссык-Кульская       |      220,3     |              270             ||Нарынская            |       93,1     |              105             ||Ошская               |      176,5     |              208             ||Таласская            |       86,2     |              100             ||Чуйская              |      278,6     |              350             |-----------------------------------------------------------------------      Руководитель Аппарата Премьер-министра     Министр Кыргызской Республики                     К.Укулов                                Приложение 3                                   ПОТРЕБНОСТЬ              в горюче-смазочных материалах на проведение                    весенне-полевых работ 2001 года                                                                  (тонн)-----------------------------------------------------------------------|    Области       |   Дизтопливо  |  Автобензин  |  Дизмасло |  Автол||------------------|---------------|--------------|-----------|-------||Ошская область    |      4414     |     2030     |    180    |   60  ||Баткенская область|      2372     |      988     |    115    |   46  ||Джалал-Абадская   |      7704     |     2315     |    364    |   81  ||Таласская область |      1895     |      797     |     71    |   40  ||Чуйская область   |     11500     |     4200     |    460    |  168  ||Иссык-Кульская    |      5837     |     1750     |    204    |   52  ||Нарынская область |      3300     |     1300     |    165    |   45  ||Республика        |     37022     |    13380     |   1559    |  492  |-----------------------------------------------------------------------      Руководитель Аппарата Премьер-министра     Министр Кыргызской Республики                     К.Укулов     Руководитель Аппарата Премьер-министра    Министр Кыргызской Республики                     К.Укулов  </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="864" w:right="864" w:bottom="864" w:left="864" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
@@ -214,69 +214,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIduqr4jdkq0fkmcecjokoiw">
+    <w:hyperlink w:history="1" r:id="rIdhctry7avs8ghkydpxbwfu">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/7887</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdgegpxv2he8cy0zbouidk1">
+    <w:hyperlink w:history="1" r:id="rIdtquemdxuvk-4h1rlcje33">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -419,57 +419,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdmq1rejh0xy1u_s7euudha" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158975" TargetMode="External"/><Relationship Id="rIdp9o6po2dz6gnjflncilrq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/7907" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdike7r8y4jjwdlpu3-wny0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158975" TargetMode="External"/><Relationship Id="rIdw9ba-b3tltduxbciqst1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/7907" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIduqr4jdkq0fkmcecjokoiw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/7887" TargetMode="External"/><Relationship Id="rIdgegpxv2he8cy0zbouidk1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdhctry7avs8ghkydpxbwfu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/7887" TargetMode="External"/><Relationship Id="rIdtquemdxuvk-4h1rlcje33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>