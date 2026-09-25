--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -145,146 +145,146 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">О внесении изменений в постановление Правления Национального банка Кыргызской Республики "Об утверждении Положения "О регулировании деятельности платежных организаций и операторов платежных систем" от 30 сентября 2019 года № 2019-П-14/50-2-(ПС)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В соответствии со </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7ly1q5_xhgkxy1puxojwn">
+      <w:hyperlink w:history="1" r:id="rId777um7-zylw8y0vyqfbwy">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статьями 20</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId53tabcggbsghwoz8bh1-d">
+      <w:hyperlink w:history="1" r:id="rId6zrbtduqlnxmhaxpan4sx">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">68</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Кыргызской Республики "О Национальном банке Кыргызской Республики, банках и банковской деятельности" и </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwjg8a4ebk8td_nzjtxr_d">
+      <w:hyperlink w:history="1" r:id="rIdtvy0eogt0qqzeg-al0znn">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статьей 26</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Кыргызской Республики "О платежной системе Кыргызской Республики" Правление Национального банка Кыргызской Республики постановляет:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Внести изменения в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1mbr9ple4lgvtt06jd5wj">
+      <w:hyperlink w:history="1" r:id="rIdy-9mohaxm5ot93922zufh">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального банка "Об утверждении </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2ahuimscvd7t7yo9kttfk">
+      <w:hyperlink w:history="1" r:id="rIdmuqu3p8nnjylyunfufsct">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Положения</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> "О регулировании деятельности платежных организаций и операторов платежных систем" от 30 сентября 2019 года № 2019-П-14/50-2-(ПС) (прилагаются).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -477,126 +477,126 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">ИЗМЕНЕНИЯ
  в постановление Правления Национального банка Кыргызской Республики "Об утверждении Положения "О регулировании деятельности платежных организаций и операторов платежных систем" от 30 сентября 2019 года № 2019-П-14/50-2-ПС</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Внести в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzyk4k5nvgq9mmdkkal2e0">
+      <w:hyperlink w:history="1" r:id="rIdcnw8amwbtinrd5qny5omt">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального банка Кыргызской Республики "Об утверждении </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpkh6gispm19fzbnswrbxg">
+      <w:hyperlink w:history="1" r:id="rIdqp-e6v-crjgjtxlobcxti">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Положения</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> "О регулировании деятельности платежных организаций и операторов платежных систем" от 30 сентября 2019 года № 2019-П-14/50-2-(ПС) следующие изменения:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfkon51ifzcdgyimg7fqec">
+      <w:hyperlink w:history="1" r:id="rIdiqzi1ghdh8zqneo1jugtx">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Положении</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> "О регулировании деятельности платежных организаций и операторов платежных систем", утвержденном вышеуказанным </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdisk1wm2cxz0utfsx6izow">
+      <w:hyperlink w:history="1" r:id="rIdodcodm5lzda5ybcgqr1yq">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -679,86 +679,86 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">"Веб-касса агента - это доступ к платежной системе платежной организации с помощью различных устройств (мобильный телефон, персональный компьютер, планшет и др.), предоставляемый агенту платежной организации для осуществления платежей.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- наименование </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbrrh2jm67gbotgemtvjry">
+      <w:hyperlink w:history="1" r:id="rIdwnhfu51cnirqpe9fwolx3">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">главы 3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в редакции:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">"</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIde_dektx8dxhg5no6xfq4p">
+      <w:hyperlink w:history="1" r:id="rIdscs0mj6jj1knotfkooyap">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Глава 3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Основные требования к деятельности платежных организаций и операторов платежных систем и их агентов";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -914,51 +914,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Запрещается передача лицензии и прав по ней другому лицу для осуществления деятельности, подлежащей лицензированию.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmnh-hmiokhzwky11ywjtm">
+      <w:hyperlink w:history="1" r:id="rIdcgbybz6ghvkngr-luvxaq">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Положение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> дополнить пунктом 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -1431,51 +1431,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">"В соответствии с функциональными обязанностями персонал оператора платежной системы должен быть ответственным за:";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5kzih0hukgcmhp6cq5u6x">
+      <w:hyperlink w:history="1" r:id="rIdjay7bwdt2slhvdjmpymda">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Положение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> дополнить пунктом 20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -1708,51 +1708,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Запрещается передача лицензии другому лицу для осуществления деятельности, подлежащей лицензированию.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzuewfx2em6x8rlzvacviq">
+      <w:hyperlink w:history="1" r:id="rIdlmdufz47-daurr_yi3nsg">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Положение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> дополнить пунктом 32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -2060,51 +2060,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">"Прием, хранение, передача/перечисление денежных средств (инкассация) и кассовые операции, связанные с выдачей денежных средств, должны осуществляться платежной организацией по целевому назначению и для обслуживания только своей административно-хозяйственной деятельности.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5cu3ojg66dvkyj7s4flql">
+      <w:hyperlink w:history="1" r:id="rIdv3jqa0nt2dbmjruvkysmy">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Положение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> дополнить пунктом 34</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -2142,51 +2142,51 @@
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Платежная организация в случае введения ограничений по передвижению в городах и населенных пунктах из-за наступления нештатных ситуаций (введение режимов чрезвычайного положения (ЧП)/чрезвычайной ситуации (ЧС) и др.) вправе заключить договор с инкассаторской службой (государственной или частной) для осуществления инкассации своих платежных терминалов и/или платежных терминалов своих агентов.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfmstzrui3t76zvr9abksq">
+      <w:hyperlink w:history="1" r:id="rIdgv5tnc1bwnmaqa3y-zgar">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Положение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> дополнить пунктом 34</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -2224,51 +2224,51 @@
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Платежная организация должна иметь утвержденную учетную политику, соответствующую требованиям нормативных правовых актов Национального банка.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdve3pnaqny4bav8ccwqiw3">
+      <w:hyperlink w:history="1" r:id="rIdlr5hcu0nz3uknam-dakia">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Положение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> дополнить пунктом 38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -3266,86 +3266,86 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">з) рассмотреть вопросы соблюдения требований законодательства в отношении прав интеллектуальной собственности и использования лицензионных программных продуктов.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- наименование </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdg_ven3ed9nqsrvhivv8tb">
+      <w:hyperlink w:history="1" r:id="rIdcmouplv_4pd7lxpvrgfjj">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">главы 7</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в редакции:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">"</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9mwuamiiwavhtw_vwu6e9">
+      <w:hyperlink w:history="1" r:id="rIda-a0vskg7xqyztehlnlv4">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Глава 7</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Требования к автоматизированному терминалу самообслуживания";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -3366,51 +3366,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">"Автоматизированный терминал самообслуживания (с функцией сash-in для приема платежей) должен:";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdczvnefs_jch2c9xdnhah-">
+      <w:hyperlink w:history="1" r:id="rIdv7sml-8jnhtspe1ao-7st">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Положение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> дополнить пунктом 98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -3523,51 +3523,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5) быть оснащен устройством по выдаче чека в качестве подтверждения проведенной операции в соответствии с законодательством Кыргызской Республики.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4cykwvwwgfdh7hm-veny3">
+      <w:hyperlink w:history="1" r:id="rId0d5gzrglri4psherld9hl">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Положение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> дополнить пунктом 98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -3605,51 +3605,51 @@
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Автоматизированный терминал самообслуживания (с функцией сash-out для выдачи денежных средств) должен использоваться платежной организацией только при предоставлении розничных банковских услуг от имени банка при наличии агентского договора с коммерческими банками. Без наличия договора с банком осуществление услуги выдачи денежных средств платежной организацией запрещено.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdaukklsldcg-du8cz9ud4r">
+      <w:hyperlink w:history="1" r:id="rIdpf14vbljnyhztkilgxjhg">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Приложение 1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -15354,69 +15354,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdr03pxq9ncbwkd1dvqkto2">
+    <w:hyperlink w:history="1" r:id="rIdwhfzfvmuko6jkig52tesy">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/800480</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdjyzubnbv7kvddt1d46ks7">
+    <w:hyperlink w:history="1" r:id="rIdeqgn1djpohcdv8cusxyf1">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -15559,57 +15559,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7ly1q5_xhgkxy1puxojwn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111486#st_20" TargetMode="External"/><Relationship Id="rId53tabcggbsghwoz8bh1-d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111486#st_68" TargetMode="External"/><Relationship Id="rIdwjg8a4ebk8td_nzjtxr_d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/205425#st_26" TargetMode="External"/><Relationship Id="rId1mbr9ple4lgvtt06jd5wj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800701" TargetMode="External"/><Relationship Id="rId2ahuimscvd7t7yo9kttfk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800702" TargetMode="External"/><Relationship Id="rIdzyk4k5nvgq9mmdkkal2e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800701" TargetMode="External"/><Relationship Id="rIdpkh6gispm19fzbnswrbxg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800702" TargetMode="External"/><Relationship Id="rIdfkon51ifzcdgyimg7fqec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800702" TargetMode="External"/><Relationship Id="rIdisk1wm2cxz0utfsx6izow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800701" TargetMode="External"/><Relationship Id="rIdbrrh2jm67gbotgemtvjry" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800702#gl3" TargetMode="External"/><Relationship Id="rIde_dektx8dxhg5no6xfq4p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800702#gl3" TargetMode="External"/><Relationship Id="rIdmnh-hmiokhzwky11ywjtm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800702#pr" TargetMode="External"/><Relationship Id="rId5kzih0hukgcmhp6cq5u6x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800702#pr" TargetMode="External"/><Relationship Id="rIdzuewfx2em6x8rlzvacviq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800702#pr" TargetMode="External"/><Relationship Id="rId5cu3ojg66dvkyj7s4flql" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800702#pr" TargetMode="External"/><Relationship Id="rIdfmstzrui3t76zvr9abksq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800702#pr" TargetMode="External"/><Relationship Id="rIdve3pnaqny4bav8ccwqiw3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800702#pr" TargetMode="External"/><Relationship Id="rIdg_ven3ed9nqsrvhivv8tb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800702#gl7" TargetMode="External"/><Relationship Id="rId9mwuamiiwavhtw_vwu6e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800702#gl7" TargetMode="External"/><Relationship Id="rIdczvnefs_jch2c9xdnhah-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800702#pr" TargetMode="External"/><Relationship Id="rId4cykwvwwgfdh7hm-veny3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800702#pr" TargetMode="External"/><Relationship Id="rIdaukklsldcg-du8cz9ud4r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800702#pr1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId777um7-zylw8y0vyqfbwy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111486#st_20" TargetMode="External"/><Relationship Id="rId6zrbtduqlnxmhaxpan4sx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111486#st_68" TargetMode="External"/><Relationship Id="rIdtvy0eogt0qqzeg-al0znn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/205425#st_26" TargetMode="External"/><Relationship Id="rIdy-9mohaxm5ot93922zufh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800701" TargetMode="External"/><Relationship Id="rIdmuqu3p8nnjylyunfufsct" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800702" TargetMode="External"/><Relationship Id="rIdcnw8amwbtinrd5qny5omt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800701" TargetMode="External"/><Relationship Id="rIdqp-e6v-crjgjtxlobcxti" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800702" TargetMode="External"/><Relationship Id="rIdiqzi1ghdh8zqneo1jugtx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800702" TargetMode="External"/><Relationship Id="rIdodcodm5lzda5ybcgqr1yq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800701" TargetMode="External"/><Relationship Id="rIdwnhfu51cnirqpe9fwolx3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800702#gl3" TargetMode="External"/><Relationship Id="rIdscs0mj6jj1knotfkooyap" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800702#gl3" TargetMode="External"/><Relationship Id="rIdcgbybz6ghvkngr-luvxaq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800702#pr" TargetMode="External"/><Relationship Id="rIdjay7bwdt2slhvdjmpymda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800702#pr" TargetMode="External"/><Relationship Id="rIdlmdufz47-daurr_yi3nsg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800702#pr" TargetMode="External"/><Relationship Id="rIdv3jqa0nt2dbmjruvkysmy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800702#pr" TargetMode="External"/><Relationship Id="rIdgv5tnc1bwnmaqa3y-zgar" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800702#pr" TargetMode="External"/><Relationship Id="rIdlr5hcu0nz3uknam-dakia" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800702#pr" TargetMode="External"/><Relationship Id="rIdcmouplv_4pd7lxpvrgfjj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800702#gl7" TargetMode="External"/><Relationship Id="rIda-a0vskg7xqyztehlnlv4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800702#gl7" TargetMode="External"/><Relationship Id="rIdv7sml-8jnhtspe1ao-7st" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800702#pr" TargetMode="External"/><Relationship Id="rId0d5gzrglri4psherld9hl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800702#pr" TargetMode="External"/><Relationship Id="rIdpf14vbljnyhztkilgxjhg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800702#pr1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdr03pxq9ncbwkd1dvqkto2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800480" TargetMode="External"/><Relationship Id="rIdjyzubnbv7kvddt1d46ks7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdwhfzfvmuko6jkig52tesy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800480" TargetMode="External"/><Relationship Id="rIdeqgn1djpohcdv8cusxyf1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>