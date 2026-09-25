--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -146,457 +146,457 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">О внесении изменений в некоторые нормативные правовые акты Национального банка Кыргызской Республики</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правления Нацбанка КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbe5aktnlafxc4f3cq6omc">
+      <w:hyperlink w:history="1" r:id="rId75rwm1ky7zoy3vthfvgsb">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">28 декабря 2020 года № 2020-П-33/75-4</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2iv8rdbzgy6k8fwdfjsra">
+      <w:hyperlink w:history="1" r:id="rIddi4ic2tetmffxw2j3fb-n">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">27 апреля 2022 года № 022-П-12/27-4</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrvehsfczviqlht-76qdpb">
+      <w:hyperlink w:history="1" r:id="rId8gblk-hlm72js5xnfqst3">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">28 сентября 2022 года № 2022-П-12/60-2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В соответствии со статьями </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrxwjg6w5mx1nj818tc12q">
+      <w:hyperlink w:history="1" r:id="rIdycrdem-luyqjob-aos49i">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">20</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdytcvpc-3cqcwwwiuxzecd">
+      <w:hyperlink w:history="1" r:id="rIdyvlg6ulze1cmphcuvbbii">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">68</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Кыргызской Республики "О Национальном банке Кыргызской Республики, банках и банковской деятельности" Правление Национального банка Кыргызской Республики постановляет:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Внести </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdripmrkmqash0svrlxiugi">
+      <w:hyperlink w:history="1" r:id="rIdbjaey2kmfh2b_6tgxnsp8">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">изменения</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> в следующие постановления Правления Национального банка Кыргызской Республики (прилагаются):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- (абзац утратил силу в соответствии с постановлением Правления Нацбанка КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2l-npzv29w_uvrzszc__a">
+      <w:hyperlink w:history="1" r:id="rIdog5gy1axyb8nibrpemkbt">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">28 декабря 2020 года № 2020-П-33/75-4</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- "Об утверждении "</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_hpu9yuyiksgyeuyg4utg">
+      <w:hyperlink w:history="1" r:id="rIdrkhuyllsqzwof_3ss2odo">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Порядка</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> применения специальной классификации кредитов, отвечающих определенным критериям" от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqkxqrjcw74jyi0-wosrjr">
+      <w:hyperlink w:history="1" r:id="rIdybkdp2edjmiyjrfss1az1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">2 марта 2006 года № 5/6</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- (абзац утратил силу в соответствии с постановлением Правления Нацбанка КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzqmt1-avil2v67kfejdfu">
+      <w:hyperlink w:history="1" r:id="rIdkprwm1ardtypsqrhp0ayy">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">28 декабря 2020 года № 2020-П-33/75-4</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- (абзац утратил силу в соответствии с постановлением Правления Нацбанка КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdl-fhv4pdtfxzujadaywag">
+      <w:hyperlink w:history="1" r:id="rIdg0xrkyjz6yww6ygax1lh1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">28 декабря 2020 года № 2020-П-33/75-4</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- (абзац утратил силу в соответствии с постановлением Правления Нацбанка КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdla33szft3vkjpbmagroyh">
+      <w:hyperlink w:history="1" r:id="rIdotmxkehvi_fzeh64bbuew">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">28 декабря 2020 года № 2020-П-33/75-4</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- (абзац утратил силу в соответствии с постановлением Правления Нацбанка КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsvhmvvp7f_xz80rhm_vr3">
+      <w:hyperlink w:history="1" r:id="rIdnj_l1d_uqos8sy0xambpn">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">27 апреля 2022 года № 022-П-12/27-4</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -605,129 +605,129 @@
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- "О некоторых временных решениях Национального банка Кыргызской Республики по вопросу установления экономических нормативов и требований, обязательных для выполнения коммерческими банками и небанковскими финансово-кредитными организациями Кыргызской Республики" от 24 марта 2020 года № 2020-П-12/15-7-(НПА);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- (абзац утратил силу в соответствии с постановлением Правления Нацбанка КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdu888cnryqqg6jevnva_fl">
+      <w:hyperlink w:history="1" r:id="rId347a328_-odue6qy6rh_l">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">28 сентября 2022 года № 2022-П-12/60-2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановлений Правления Нацбанка КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-o_nqyxjowgiji_duwmlh">
+      <w:hyperlink w:history="1" r:id="rIdujlyuz6qemrhwzohrx9mz">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i w:val="false"/>
             <w:iCs w:val="false"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">28 декабря 2020 года № 2020-П-33/75-4</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmofriopbzpx_kqidwlrdm">
+      <w:hyperlink w:history="1" r:id="rIdvc5mwq9pqzf0yrn00y-rg">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">27 апреля 2022 года № 022-П-12/27-4</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i w:val="false"/>
           <w:iCs w:val="false"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8bnrgsarafdkvo7judes9">
+      <w:hyperlink w:history="1" r:id="rIdlfxkel7ttm_ih1ng2l4vl">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">28 сентября 2022 года № 2022-П-12/60-2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -930,354 +930,354 @@
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
  в некоторые нормативные правовые акты Национального банка Кыргызской Республики</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правления Нацбанка КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtvy4yjpdndlsk25ukiziz">
+      <w:hyperlink w:history="1" r:id="rIdmgvoj5p1ykwwj6ewebnsr">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">28 декабря 2020 года № 2020-П-33/75-4</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId20wwtyd1ozedn1rjs9odg">
+      <w:hyperlink w:history="1" r:id="rIdbfxhexxbikhmk55cftxwr">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">27 апреля 2022 года № 022-П-12/27-4</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdi6fbuzsjhpy0k5fu2rjm3">
+      <w:hyperlink w:history="1" r:id="rIdcxy2e60y_3ceus9njfbj9">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">28 сентября 2022 года № 2022-П-12/60-2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. (Утратил силу в соответствии с постановлением Правления Нацбанка КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdihcd_t1zfhfgmp8vwtgwc">
+      <w:hyperlink w:history="1" r:id="rIdunkndeey9gbgj2cgeq5cu">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">28 декабря 2020 года № 2020-П-33/75-4</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Внести в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7br4kb6k9qlntffnuzroj">
+      <w:hyperlink w:history="1" r:id="rId66p8dntstowwomdqm-mys">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального банка Кыргызской Республики "Об утверждении "</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId93lbdejoqpm7h6xzjcovh">
+      <w:hyperlink w:history="1" r:id="rId6k_i5bwwvqvzjebvgjg9w">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Порядка</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> применения специальной классификации кредитов, отвечающих определенным критериям" от 2 марта 2006 года № 5/6 следующие изменения:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbix-9rc3anebb6dufgli1">
+      <w:hyperlink w:history="1" r:id="rIdkexisnpzg1k61zs0zo_vw">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Порядке</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> применения специальной классификации кредитов, отвечающих определенным критериям, утвержденный вышеуказанным </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsyxmnwxfeypl5s3z0tbru">
+      <w:hyperlink w:history="1" r:id="rIdfh4bh9sa6neakxxxpdbnb">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- пункт 2-1.2 изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">"2-1.2. В случаях наличия у заемщика - физического лица, в том числе индивидуального предпринимателя без образования юридического лица помимо кредита, полученного в данном банке/ФКО в составе группы солидарной ответственности, любого другого индивидуального кредита или кредита, выданного в составе этой же или любой другой группы солидарной ответственности, в любом другом банке/ФКО, то все кредиты заемщика - физического лица, в том числе индивидуального предпринимателя без образования юридического лица, полученные в данном банке/ФКО и подлежащие специальной классификации в соответствии с настоящим </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpxw_raawymcyvog4zluk7">
+      <w:hyperlink w:history="1" r:id="rIdyevfennmn3puc3qdb9jxs">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Порядком</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, должны быть классифицированы как "активы под наблюдением" в случае наличия по ним просроченной задолженности по основной сумме и процентам от 31 до 60 дней включительно.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- пункт 2-1.4 изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">"2-1.4. Ко всем кредитам заемщика - физического лица, в том числе индивидуального предпринимателя без образования юридического лица, полученным в данном банке/ФКО и подлежащим специальной классификации в соответствии с настоящим </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdak5_s1kjyp7yp_barepra">
+      <w:hyperlink w:history="1" r:id="rIduje5mov-3-fjpdw7pa0f3">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Порядком</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, применяется классификация, которая присвоена его кредиту с наибольшей задолженностью, если она является наихудшей.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -1313,51 +1313,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- пункт 2-1.5 изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">"2-1.5. В случае образования просроченной задолженности по основной сумме и/или процентам по кредитам, полученным в данном банке/ФКО участниками ГСО, имеющим совместный бизнес, то по ним должна быть применена классификация в зависимости от количества дней просрочки в соответствии с настоящим </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkn0n3t4iajz3psy-gdqbm">
+      <w:hyperlink w:history="1" r:id="rIdfrgugkxwtv8xvlxw3gxpc">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Порядком</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. В случае образования просроченной задолженности по основной сумме и/или процентам по кредиту одного из участников ГСО более 60 дней, то категория классификации, присвоенная кредиту данного участника ГСО в соответствии с настоящим Порядком, должна применяться ко всем кредитам, выданным участникам данной ГСО.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -1880,174 +1880,174 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- пункт 4.8 признать утратившим силу.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3. (Утратил силу в соответствии с постановлением Правления Нацбанка КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzw23gy5r9znvyulsesmvz">
+      <w:hyperlink w:history="1" r:id="rIdzf1tqcgjm_j4bbbaqxvo1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">28 декабря 2020 года № 2020-П-33/75-4</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4. (Утратил силу в соответствии с постановлением Правления Нацбанка КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdubw2jhwminvpokrh3y8rg">
+      <w:hyperlink w:history="1" r:id="rIdj_ibcf6wc9tpdszzxmu5z">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">28 декабря 2020 года № 2020-П-33/75-4</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5. (Утратил силу в соответствии с постановлением Правления Нацбанка КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdeupgoxarrv5llej99bzsz">
+      <w:hyperlink w:history="1" r:id="rIdbodfudxtw5fix-rtbdngq">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">28 декабря 2020 года № 2020-П-33/75-4</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">6. (Утратил силу в соответствии с постановлением Правления Нацбанка КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdaifcvcjdvwe9haibh6fia">
+      <w:hyperlink w:history="1" r:id="rIdusra0_bp-mxkmd7okhrox">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">27 апреля 2022 года № 022-П-12/27-4</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2074,51 +2074,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- пункт 4 признать утратившим силу.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">8. (Утратил силу в соответствии с постановлением Правления Нацбанка КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdw3gisiwneyrjkmgzjzpir">
+      <w:hyperlink w:history="1" r:id="rIdj4pbmrobpcr_thk4rftko">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">28 сентября 2022 года № 2022-П-12/60-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="864" w:right="864" w:bottom="864" w:left="864" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
@@ -2164,69 +2164,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdri95z9gkbenfzh9twnh38">
+    <w:hyperlink w:history="1" r:id="rIdecubvakouldwhi-hq8_ew">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/800531</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdps9taj_d1ijz-jepeb0b6">
+    <w:hyperlink w:history="1" r:id="rIdx7c_5wmu5fhrk1fkbyeyw">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2369,57 +2369,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdbe5aktnlafxc4f3cq6omc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800473" TargetMode="External"/><Relationship Id="rId2iv8rdbzgy6k8fwdfjsra" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800472" TargetMode="External"/><Relationship Id="rIdrvehsfczviqlht-76qdpb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800475" TargetMode="External"/><Relationship Id="rIdrxwjg6w5mx1nj818tc12q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112424#st_20" TargetMode="External"/><Relationship Id="rIdytcvpc-3cqcwwwiuxzecd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112424#st_68" TargetMode="External"/><Relationship Id="rIdripmrkmqash0svrlxiugi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/500473#pr" TargetMode="External"/><Relationship Id="rId2l-npzv29w_uvrzszc__a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800473" TargetMode="External"/><Relationship Id="rId_hpu9yuyiksgyeuyg4utg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/301136" TargetMode="External"/><Relationship Id="rIdqkxqrjcw74jyi0-wosrjr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/301135" TargetMode="External"/><Relationship Id="rIdzqmt1-avil2v67kfejdfu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800473" TargetMode="External"/><Relationship Id="rIdl-fhv4pdtfxzujadaywag" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800473" TargetMode="External"/><Relationship Id="rIdla33szft3vkjpbmagroyh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800473" TargetMode="External"/><Relationship Id="rIdsvhmvvp7f_xz80rhm_vr3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800472" TargetMode="External"/><Relationship Id="rIdu888cnryqqg6jevnva_fl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800475" TargetMode="External"/><Relationship Id="rId-o_nqyxjowgiji_duwmlh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800473" TargetMode="External"/><Relationship Id="rIdmofriopbzpx_kqidwlrdm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800472" TargetMode="External"/><Relationship Id="rId8bnrgsarafdkvo7judes9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800475" TargetMode="External"/><Relationship Id="rIdtvy4yjpdndlsk25ukiziz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800473" TargetMode="External"/><Relationship Id="rId20wwtyd1ozedn1rjs9odg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800472" TargetMode="External"/><Relationship Id="rIdi6fbuzsjhpy0k5fu2rjm3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800475" TargetMode="External"/><Relationship Id="rIdihcd_t1zfhfgmp8vwtgwc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800473" TargetMode="External"/><Relationship Id="rId7br4kb6k9qlntffnuzroj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/301135" TargetMode="External"/><Relationship Id="rId93lbdejoqpm7h6xzjcovh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/301136" TargetMode="External"/><Relationship Id="rIdbix-9rc3anebb6dufgli1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/301136" TargetMode="External"/><Relationship Id="rIdsyxmnwxfeypl5s3z0tbru" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/301135" TargetMode="External"/><Relationship Id="rIdpxw_raawymcyvog4zluk7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/301136" TargetMode="External"/><Relationship Id="rIdak5_s1kjyp7yp_barepra" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/301136" TargetMode="External"/><Relationship Id="rIdkn0n3t4iajz3psy-gdqbm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/301136" TargetMode="External"/><Relationship Id="rIdzw23gy5r9znvyulsesmvz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800473" TargetMode="External"/><Relationship Id="rIdubw2jhwminvpokrh3y8rg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800473" TargetMode="External"/><Relationship Id="rIdeupgoxarrv5llej99bzsz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800473" TargetMode="External"/><Relationship Id="rIdaifcvcjdvwe9haibh6fia" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800472" TargetMode="External"/><Relationship Id="rIdw3gisiwneyrjkmgzjzpir" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800475" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId75rwm1ky7zoy3vthfvgsb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800473" TargetMode="External"/><Relationship Id="rIddi4ic2tetmffxw2j3fb-n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800472" TargetMode="External"/><Relationship Id="rId8gblk-hlm72js5xnfqst3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800475" TargetMode="External"/><Relationship Id="rIdycrdem-luyqjob-aos49i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112424#st_20" TargetMode="External"/><Relationship Id="rIdyvlg6ulze1cmphcuvbbii" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112424#st_68" TargetMode="External"/><Relationship Id="rIdbjaey2kmfh2b_6tgxnsp8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/500473#pr" TargetMode="External"/><Relationship Id="rIdog5gy1axyb8nibrpemkbt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800473" TargetMode="External"/><Relationship Id="rIdrkhuyllsqzwof_3ss2odo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/301136" TargetMode="External"/><Relationship Id="rIdybkdp2edjmiyjrfss1az1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/301135" TargetMode="External"/><Relationship Id="rIdkprwm1ardtypsqrhp0ayy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800473" TargetMode="External"/><Relationship Id="rIdg0xrkyjz6yww6ygax1lh1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800473" TargetMode="External"/><Relationship Id="rIdotmxkehvi_fzeh64bbuew" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800473" TargetMode="External"/><Relationship Id="rIdnj_l1d_uqos8sy0xambpn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800472" TargetMode="External"/><Relationship Id="rId347a328_-odue6qy6rh_l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800475" TargetMode="External"/><Relationship Id="rIdujlyuz6qemrhwzohrx9mz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800473" TargetMode="External"/><Relationship Id="rIdvc5mwq9pqzf0yrn00y-rg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800472" TargetMode="External"/><Relationship Id="rIdlfxkel7ttm_ih1ng2l4vl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800475" TargetMode="External"/><Relationship Id="rIdmgvoj5p1ykwwj6ewebnsr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800473" TargetMode="External"/><Relationship Id="rIdbfxhexxbikhmk55cftxwr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800472" TargetMode="External"/><Relationship Id="rIdcxy2e60y_3ceus9njfbj9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800475" TargetMode="External"/><Relationship Id="rIdunkndeey9gbgj2cgeq5cu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800473" TargetMode="External"/><Relationship Id="rId66p8dntstowwomdqm-mys" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/301135" TargetMode="External"/><Relationship Id="rId6k_i5bwwvqvzjebvgjg9w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/301136" TargetMode="External"/><Relationship Id="rIdkexisnpzg1k61zs0zo_vw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/301136" TargetMode="External"/><Relationship Id="rIdfh4bh9sa6neakxxxpdbnb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/301135" TargetMode="External"/><Relationship Id="rIdyevfennmn3puc3qdb9jxs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/301136" TargetMode="External"/><Relationship Id="rIduje5mov-3-fjpdw7pa0f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/301136" TargetMode="External"/><Relationship Id="rIdfrgugkxwtv8xvlxw3gxpc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/301136" TargetMode="External"/><Relationship Id="rIdzf1tqcgjm_j4bbbaqxvo1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800473" TargetMode="External"/><Relationship Id="rIdj_ibcf6wc9tpdszzxmu5z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800473" TargetMode="External"/><Relationship Id="rIdbodfudxtw5fix-rtbdngq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800473" TargetMode="External"/><Relationship Id="rIdusra0_bp-mxkmd7okhrox" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800472" TargetMode="External"/><Relationship Id="rIdj4pbmrobpcr_thk4rftko" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800475" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdri95z9gkbenfzh9twnh38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800531" TargetMode="External"/><Relationship Id="rIdps9taj_d1ijz-jepeb0b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdecubvakouldwhi-hq8_ew" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800531" TargetMode="External"/><Relationship Id="rIdx7c_5wmu5fhrk1fkbyeyw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>