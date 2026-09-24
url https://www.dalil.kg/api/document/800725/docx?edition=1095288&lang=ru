--- v0 (2026-09-24)
+++ v1 (2026-09-24)
@@ -154,51 +154,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">в редакции </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddfvc3munetx8l1mbqw-nt">
+      <w:hyperlink w:history="1" r:id="rIdd0qqt5pu9dij0bzgejfa2">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Нацбанка КР от </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -333,611 +333,611 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В соответствии со статьями 7 и 43 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdoqj4lhdjtr8qfouwss_wd">
+      <w:hyperlink w:history="1" r:id="rIdfx_ix00jrcjhse670dxmi">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закона</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> "О Национальном банке Кыргызской Республики" Правление Национального банка Кыргызской Республики постановляет:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Утвердить </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdim9skwp3kuldtdpckx3mj">
+      <w:hyperlink w:history="1" r:id="rIdy3i-j6kncvmkf91p5x7bg">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Положение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> "О создании и деятельности микрокредитных компаний и микрокредитных агентств" (прилагается).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Признать утратившими силу:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdb6sxicyoscbait-zotqti">
+      <w:hyperlink w:history="1" r:id="rIdfntjc1nratneuiwumfkke">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального банка Кыргызской Республики "О </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdl1t4uce4xrnahqwger1jm">
+      <w:hyperlink w:history="1" r:id="rIdbb1ok4ykkbawlbquvrqzv">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">положении</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> "О создании и деятельности микрокредитных компаний и микрокредитных агентств в Кыргызской Республике" от 11 сентября 2002 года № 37/2;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- абзац второй пункта 2 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4-xh2s-hxm-27l9osjkag">
+      <w:hyperlink w:history="1" r:id="rIdpdsuxv-9z8mku0yoxmicq">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального банка Кыргызской Республики "О некоторых нормативных актах Национального банка Кыргызской Республики" от 28 июня 2006 года № 19/4 и часть I изменений и дополнений в некоторые нормативные акты Национального банка Кыргызской Республики;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhczax10sx6ouqrzjwvxpu">
+      <w:hyperlink w:history="1" r:id="rIdlkd3umybyk0n2unnq61op">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального банка Кыргызской Республики "О внесении изменений и дополнений в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdja3mjexj9tpb1sgkf-fcd">
+      <w:hyperlink w:history="1" r:id="rIdebphw0ghos-ieh4cfovzq">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального банка Кыргызской Республики "О </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddgwbiqrnae5luthc-tbpm">
+      <w:hyperlink w:history="1" r:id="rIdgqgdjn5xp4fgjfbtoq9lw">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Временном положении</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> "О создании микрокредитных компаний и микрокредитных агентств в Кыргызской Республике" № 37/2 от 11 сентября 2002 года" от 29 февраля 2008 года № 9/1;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdogoibjkv0qwd3pef3pjza">
+      <w:hyperlink w:history="1" r:id="rIdsvsscmpvnkwzmd5wogabu">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального банка Кыргызской Республики "О внесении изменений и дополнений в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdr-kvrksxomkzlpknsupqm">
+      <w:hyperlink w:history="1" r:id="rIdspa6rvkakftze3gc1kifk">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального банка Кыргызской Республики от 11 сентября 2002 года № 37/2 "О </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdedfydnqiczfzwrrcay0cc">
+      <w:hyperlink w:history="1" r:id="rIdnavnjh6617lb-tbiz4jso">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Положении</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> "О создании микрокредитных компаний и микрокредитных агентств", зарегистрированное в Министерстве юстиции Кыргызской Республики 25 октября 2002 года, регистрационный номер 135-02" от 28 декабря 2010 года № 95/5;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- пункт 20 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdaoyosf2k1-xjkjcjqsz-b">
+      <w:hyperlink w:history="1" r:id="rIdzo3tut9acj_rc45baxij6">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Приложения</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> к постановлению Правления Национального банка Кыргызской Республики "О внесении изменений и дополнений в некоторые нормативные правовые акты Национального банка Кыргызской Республики" от 25 апреля 2012 года № 18/9;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- абзац второй пункта 1 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8vbui8junp1sa21dhvvvu">
+      <w:hyperlink w:history="1" r:id="rIdad8sr4qbictx7fix_jexx">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального банка Кыргызской Республики "О внесении изменений и дополнений в некоторые нормативные правовые акты Национального банка Кыргызской Республики, регулирующие деятельность МФО" от 11 июля 2012 года № 29/5 и пункт 1 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0hpedcpl0urf44xoq28eh">
+      <w:hyperlink w:history="1" r:id="rIdxi8caj4gcdrd1biamgplo">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Приложения</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> к постановлению;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- пункт 1 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5zokiiayo6uw3xcrmqfae">
+      <w:hyperlink w:history="1" r:id="rIdohz9unrzvgcttm6-mkpfx">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Приложения 1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> к постановлению Правления Национального банка Кыргызской Республики "О внесении дополнений в некоторые нормативные правовые акты Национального банка Кыргызской Республики, регулирующие деятельность микрофинансовых организаций" от 25 сентября 2013 года № 35/17;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- подпункт 1 пункта 1 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdp6cfchjnnfmoeabd4w_5o">
+      <w:hyperlink w:history="1" r:id="rIdhe8_ndko9optlp0yb2xdw">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального банка Кыргызской Республики "О внесении изменений и дополнений в некоторые нормативные правовые акты Национального банка Кыргызской Республики" от 23 декабря 2013 года № 52/8 и пункт 1 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdq_askdutane59bjkwrqey">
+      <w:hyperlink w:history="1" r:id="rIdyxjyjaeoobgj_9mneozmv">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Приложения</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> к постановлению;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- абзац четвертый пункта 1 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkakoeqa4mhscai0frrc1v">
+      <w:hyperlink w:history="1" r:id="rIdixcsnaoir0hbwt69enevc">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального банка Кыргызской Республики "О внесении изменений и дополнений в некоторые постановления Правления Национального банка Кыргызской Республики" от 24 декабря 2014 года № 58/16 и пункт 1 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-qxdp4u8b_bh4vza4lt09">
+      <w:hyperlink w:history="1" r:id="rIdixn745r7oxapxgjwfamnl">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Приложения 1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> к постановлению;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- абзац третий пункта 1 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdodx2s1apwg02d2jawvl40">
+      <w:hyperlink w:history="1" r:id="rIdgu-qimnpffulicw6sasl8">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального банка Кыргызской Республики "О внесении изменений и дополнений в некоторые постановления Правления Национального банка Кыргызской Республики" от 14 октября 2015 года № 62/1 и часть </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -1174,69 +1174,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdpfdpdw18mqomi24ehbk2j">
+    <w:hyperlink w:history="1" r:id="rIdbjzx8cpmgonmtbj124c3t">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/800725</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rId6f-q6zhdmq6rxabpfqdja">
+    <w:hyperlink w:history="1" r:id="rIdgsmvp0pj6nf8fkumbr_ii">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1379,57 +1379,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIddfvc3munetx8l1mbqw-nt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800787" TargetMode="External"/><Relationship Id="rIdoqj4lhdjtr8qfouwss_wd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/559" TargetMode="External"/><Relationship Id="rIdim9skwp3kuldtdpckx3mj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800726" TargetMode="External"/><Relationship Id="rIdb6sxicyoscbait-zotqti" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/31621" TargetMode="External"/><Relationship Id="rIdl1t4uce4xrnahqwger1jm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/31622" TargetMode="External"/><Relationship Id="rId4-xh2s-hxm-27l9osjkag" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/300496" TargetMode="External"/><Relationship Id="rIdhczax10sx6ouqrzjwvxpu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/300780" TargetMode="External"/><Relationship Id="rIdja3mjexj9tpb1sgkf-fcd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/31621" TargetMode="External"/><Relationship Id="rIddgwbiqrnae5luthc-tbpm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/31622" TargetMode="External"/><Relationship Id="rIdogoibjkv0qwd3pef3pjza" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/302370" TargetMode="External"/><Relationship Id="rIdr-kvrksxomkzlpknsupqm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/31621" TargetMode="External"/><Relationship Id="rIdedfydnqiczfzwrrcay0cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/31622" TargetMode="External"/><Relationship Id="rIdaoyosf2k1-xjkjcjqsz-b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/302520#p1" TargetMode="External"/><Relationship Id="rId8vbui8junp1sa21dhvvvu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/302527" TargetMode="External"/><Relationship Id="rId0hpedcpl0urf44xoq28eh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/302527#p1" TargetMode="External"/><Relationship Id="rId5zokiiayo6uw3xcrmqfae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/302796#p1" TargetMode="External"/><Relationship Id="rIdp6cfchjnnfmoeabd4w_5o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/302914" TargetMode="External"/><Relationship Id="rIdq_askdutane59bjkwrqey" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/302914#p1" TargetMode="External"/><Relationship Id="rIdkakoeqa4mhscai0frrc1v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/302978" TargetMode="External"/><Relationship Id="rId-qxdp4u8b_bh4vza4lt09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/302978#p1" TargetMode="External"/><Relationship Id="rIdodx2s1apwg02d2jawvl40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800712" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdd0qqt5pu9dij0bzgejfa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800787" TargetMode="External"/><Relationship Id="rIdfx_ix00jrcjhse670dxmi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/559" TargetMode="External"/><Relationship Id="rIdy3i-j6kncvmkf91p5x7bg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800726" TargetMode="External"/><Relationship Id="rIdfntjc1nratneuiwumfkke" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/31621" TargetMode="External"/><Relationship Id="rIdbb1ok4ykkbawlbquvrqzv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/31622" TargetMode="External"/><Relationship Id="rIdpdsuxv-9z8mku0yoxmicq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/300496" TargetMode="External"/><Relationship Id="rIdlkd3umybyk0n2unnq61op" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/300780" TargetMode="External"/><Relationship Id="rIdebphw0ghos-ieh4cfovzq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/31621" TargetMode="External"/><Relationship Id="rIdgqgdjn5xp4fgjfbtoq9lw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/31622" TargetMode="External"/><Relationship Id="rIdsvsscmpvnkwzmd5wogabu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/302370" TargetMode="External"/><Relationship Id="rIdspa6rvkakftze3gc1kifk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/31621" TargetMode="External"/><Relationship Id="rIdnavnjh6617lb-tbiz4jso" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/31622" TargetMode="External"/><Relationship Id="rIdzo3tut9acj_rc45baxij6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/302520#p1" TargetMode="External"/><Relationship Id="rIdad8sr4qbictx7fix_jexx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/302527" TargetMode="External"/><Relationship Id="rIdxi8caj4gcdrd1biamgplo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/302527#p1" TargetMode="External"/><Relationship Id="rIdohz9unrzvgcttm6-mkpfx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/302796#p1" TargetMode="External"/><Relationship Id="rIdhe8_ndko9optlp0yb2xdw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/302914" TargetMode="External"/><Relationship Id="rIdyxjyjaeoobgj_9mneozmv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/302914#p1" TargetMode="External"/><Relationship Id="rIdixcsnaoir0hbwt69enevc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/302978" TargetMode="External"/><Relationship Id="rIdixn745r7oxapxgjwfamnl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/302978#p1" TargetMode="External"/><Relationship Id="rIdgu-qimnpffulicw6sasl8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800712" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdpfdpdw18mqomi24ehbk2j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800725" TargetMode="External"/><Relationship Id="rId6f-q6zhdmq6rxabpfqdja" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdbjzx8cpmgonmtbj124c3t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/800725" TargetMode="External"/><Relationship Id="rIdgsmvp0pj6nf8fkumbr_ii" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>