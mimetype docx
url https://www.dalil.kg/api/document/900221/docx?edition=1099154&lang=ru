--- v0 (2026-09-24)
+++ v1 (2026-09-24)
@@ -101,51 +101,51 @@
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">УТРАТИЛ СИЛУ
  в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdh7ym62er7krgkm4stonwb">
+      <w:hyperlink w:history="1" r:id="rIdg3zkrdgsk9bwamuffrdsl">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Указом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента КР от 7 мая 2021 года УП № 134</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -229,114 +229,114 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Об Аппарате Президента Кыргызской Республики</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции Указов Президента КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrycagghuljudluiwd6yun">
+      <w:hyperlink w:history="1" r:id="rIdjektrbjjmfd2xwymgnyib">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">13 мая 2019 года УП № 63</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcggoldzmrzrn89ejeayt7">
+      <w:hyperlink w:history="1" r:id="rIdun7wllkn_a9rqaceu5lvr">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">13 января 2020 года УП № 3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В целях совершенствования деятельности Аппарата Президента Кыргызской Республики, руководствуясь статьей 64 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlrovo3yrr2fcgy8wqiojr">
+      <w:hyperlink w:history="1" r:id="rIdgxl_h9ex3legn8qhr_38w">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Конституции</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="center"/>
@@ -357,86 +357,86 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Утвердить:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5oqnobyxnmgm07aoukofs">
+      <w:hyperlink w:history="1" r:id="rIdkts_wzd87osdia8yx3twv">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Положение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> об Аппарате Президента Кыргызской Республики согласно приложению 1;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbxkkdsdrpk8cimo8ieby8">
+      <w:hyperlink w:history="1" r:id="rIdlkifos56dz9cxanye4shc">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">структуру</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Аппарата Президента Кыргызской Республики согласно приложению 2.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
@@ -502,196 +502,196 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Признать утратившими силу:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- пункты 2, 4-6 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdd1y_mz8imctynbt4m_2ki">
+      <w:hyperlink w:history="1" r:id="rIdimd1ih1mcy4y7hdurnifs">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Указа</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики "Об Аппарате Президента Кыргызской Республики" от 20 декабря 2010 года № 346;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5cms021kvi0apxdvsl9d7">
+      <w:hyperlink w:history="1" r:id="rIdjgg6syo8ckghirdpkrlw_">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Указ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики "О внесении изменений и дополнений в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlwqy8ucerw2_tqrvsvn-j">
+      <w:hyperlink w:history="1" r:id="rIdaxp9k8otlb0rpgfdkiwff">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Указ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики" "Об Аппарате Президента Кыргызской Республики" от 20 декабря 2010 года" от 4 февраля 2011 года № 26;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdshvb3bdmw-pacdcjhkdkj">
+      <w:hyperlink w:history="1" r:id="rIdxo46x41qw-gfjmdn2ud3j">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Указ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики "О внесении изменения в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdk1brargmtduijyto6dbdi">
+      <w:hyperlink w:history="1" r:id="rIdud--uxle2ecqv-pwskjey">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Указ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики "Об Аппарате Президента Кыргызской Республики" от 20 декабря 2010 года" от 31 марта 2017 года № 63;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- пункт 2 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcpeln190bw9lmtkpepxua">
+      <w:hyperlink w:history="1" r:id="rIdund6cwple2mhwnufogjhn">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Указа</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики "О секретариате Совета безопасности Кыргызской Республики" от 22 ноября 2017 года № 274.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
@@ -796,51 +796,51 @@
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">СТРУКТУРА
  Аппарата Президента Кыргызской Республики</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции Указа Президента КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdy-wykf9veghn5xz2zvarx">
+      <w:hyperlink w:history="1" r:id="rIdlo6yu0qorz_n0lo3pj40f">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">13 января 2020 года УП № 3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -938,69 +938,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdvx6mferl-zjjl2hyayjjq">
+    <w:hyperlink w:history="1" r:id="rIdju8duf9sd_mk52duhmbxx">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/900221</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdde9s6sq4er_ojaanx2kzc">
+    <w:hyperlink w:history="1" r:id="rIdlkbh1y1-3eokdg5nlpd8j">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1143,57 +1143,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdh7ym62er7krgkm4stonwb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/430742" TargetMode="External"/><Relationship Id="rIdrycagghuljudluiwd6yun" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/430077" TargetMode="External"/><Relationship Id="rIdcggoldzmrzrn89ejeayt7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/430148" TargetMode="External"/><Relationship Id="rIdlrovo3yrr2fcgy8wqiojr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202913" TargetMode="External"/><Relationship Id="rId5oqnobyxnmgm07aoukofs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/85007" TargetMode="External"/><Relationship Id="rIdbxkkdsdrpk8cimo8ieby8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/900221#p1" TargetMode="External"/><Relationship Id="rIdd1y_mz8imctynbt4m_2ki" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/60854" TargetMode="External"/><Relationship Id="rId5cms021kvi0apxdvsl9d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/61663" TargetMode="External"/><Relationship Id="rIdlwqy8ucerw2_tqrvsvn-j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/60854" TargetMode="External"/><Relationship Id="rIdshvb3bdmw-pacdcjhkdkj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/69356" TargetMode="External"/><Relationship Id="rIdk1brargmtduijyto6dbdi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/60854" TargetMode="External"/><Relationship Id="rIdcpeln190bw9lmtkpepxua" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/900222" TargetMode="External"/><Relationship Id="rIdy-wykf9veghn5xz2zvarx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/430148" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdg3zkrdgsk9bwamuffrdsl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/430742" TargetMode="External"/><Relationship Id="rIdjektrbjjmfd2xwymgnyib" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/430077" TargetMode="External"/><Relationship Id="rIdun7wllkn_a9rqaceu5lvr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/430148" TargetMode="External"/><Relationship Id="rIdgxl_h9ex3legn8qhr_38w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202913" TargetMode="External"/><Relationship Id="rIdkts_wzd87osdia8yx3twv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/85007" TargetMode="External"/><Relationship Id="rIdlkifos56dz9cxanye4shc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/900221#p1" TargetMode="External"/><Relationship Id="rIdimd1ih1mcy4y7hdurnifs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/60854" TargetMode="External"/><Relationship Id="rIdjgg6syo8ckghirdpkrlw_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/61663" TargetMode="External"/><Relationship Id="rIdaxp9k8otlb0rpgfdkiwff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/60854" TargetMode="External"/><Relationship Id="rIdxo46x41qw-gfjmdn2ud3j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/69356" TargetMode="External"/><Relationship Id="rIdud--uxle2ecqv-pwskjey" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/60854" TargetMode="External"/><Relationship Id="rIdund6cwple2mhwnufogjhn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/900222" TargetMode="External"/><Relationship Id="rIdlo6yu0qorz_n0lo3pj40f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/430148" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdvx6mferl-zjjl2hyayjjq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/900221" TargetMode="External"/><Relationship Id="rIdde9s6sq4er_ojaanx2kzc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdju8duf9sd_mk52duhmbxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/900221" TargetMode="External"/><Relationship Id="rIdlkbh1y1-3eokdg5nlpd8j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>