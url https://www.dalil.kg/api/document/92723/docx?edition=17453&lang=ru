--- v0 (2026-09-24)
+++ v1 (2026-09-24)
@@ -116,51 +116,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">УТРАТИЛО СИЛУ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqjywcvfyzgungim9-ct97">
+      <w:hyperlink w:history="1" r:id="rId0yci6nbvpsmiafs8rqyvf">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
@@ -343,336 +343,336 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В целях совершенствования системы экспортного контроля, руководствуясь статьями 10 и 17 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsxpjhzckwmwda8dcnhkdk">
+      <w:hyperlink w:history="1" r:id="rIdhg7ej49ox_uhukaupj7tt">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">конституционного Закона</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "О Правительстве Кыргызской Республики", Правительство Кыргызской Республики </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ПОСТАНОВЛЯЕТ:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Внести в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdueptqh5u-j1p1i1_kjxz2">
+      <w:hyperlink w:history="1" r:id="rId-gbqy-a9fhyx01h5kkemf">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "О дальнейших мерах по совершенствованию национальной системы экспортного контроля в Кыргызской Республике" от 27 октября 2010 года № 257 следующие изменения и дополнения:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1) в пункте 3 слова "Министерство экономического регулирования" заменить словами "Министерство экономики";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2) в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdr1_uwr8buc40xphdf4urg">
+      <w:hyperlink w:history="1" r:id="rIdrllynfaogrfngy7e1rm4a">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Положении</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> о порядке осуществления экспортного контроля за контролируемой продукцией в Кыргызской Республике, утвержденном вышеназванным </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjmlr3-ybltw9j-pichqpd">
+      <w:hyperlink w:history="1" r:id="rId3wi4sjqwsav2jb6yj0pyu">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- по всему тексту слова "Министерство экономического регулирования" в различных падежах заменить словами "Министерство экономики" в соответствующих падежах;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- по всему тексту глав </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdm9kzzpdh3cq6efvkzjvhd">
+      <w:hyperlink w:history="1" r:id="rIdgz4w90frbq5xeoji55hnx">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">9</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdripa_joinehlpirl29llz">
+      <w:hyperlink w:history="1" r:id="rIddqvj2bugy-an4b7y3csaw">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">10</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdeq6q9im5kdlsmh48nju2n">
+      <w:hyperlink w:history="1" r:id="rIdz__ehbplkzwwqtrs6kq4i">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">11</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzr_8jzxbjotbj_rl5csiv">
+      <w:hyperlink w:history="1" r:id="rIdud6-srcfaxeioco43acgy">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">12</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> слова "уполномоченный государственный орган Кыргызской Республики", "уполномоченный государственный орган", "государственный уполномоченный орган" и "уполномоченный орган" в различных падежах заменить словами "Министерство экономики Кыргызской Республики" в соответствующих падежах;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- по всему тексту и в приложениях</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdntutyx8n0tu1p41coo46c">
+      <w:hyperlink w:history="1" r:id="rId0c1nnhfsvufpu31ggn-fz">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> 4</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdudemqcfqm-z_evn5v8gsx">
+      <w:hyperlink w:history="1" r:id="rIdtxsuhy2bgn-ouobmjlsvw">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">5</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> слова "импортный сертификат" в различных падежах заменить словами "сертификат конечного пользователя" в соответствующих падежах;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
@@ -1098,136 +1098,136 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">в абзаце одиннадцатом слова "уполномоченным органом" заменить словами "Министерством экономики Кыргызской Республики";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdb6pldui-mrorc2q7ho3ky">
+      <w:hyperlink w:history="1" r:id="rIdvdxtfzqsewbbc2384xzut">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">приложении 2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> слова "УПОЛНОМОЧЕННЫЙ ГОСУДАРСТВЕННЫЙ ОРГАН ИСПОЛНИТЕЛЬНОЙ ВЛАСТИ" заменить словами "МИНИСТЕРСТВО ЭКОНОМИКИ КЫРГЫЗСКОЙ РЕСПУБЛИКИ";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- пункт 16 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhplh7gzolwas1gnebxs6k">
+      <w:hyperlink w:history="1" r:id="rIdspqbsutkve__ivqlceyaq">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">приложения 3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">"16. Импортер (конечный пользователь) обязуется импортировать продукцию, указанную в пункте 9, в Кыргызскую Республику, использовать ее в целях, изложенных в пункте 8, не передавать другому субъекту хозяйственной деятельности на территории Кыргызской Республики и не реэкспортировать ее в третьи страны без разрешения Министерства экономики Кыргызской Республики";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- в пункте 15 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzcxn5luof70s8xqcixov9">
+      <w:hyperlink w:history="1" r:id="rIdu2brtdd5wqg9bgifi_ite">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">приложения 4</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> слова "Уполномоченный государственный орган" заменить словами "Министерство экономики".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
@@ -1372,69 +1372,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rId417m2whhpfpwbreptphja">
+    <w:hyperlink w:history="1" r:id="rIdncy1rqdowj8myidpshmh_">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/92723</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdzvwb6h13dpcnbubnvf8lf">
+    <w:hyperlink w:history="1" r:id="rIdvo89q1sqr5iyatzlk6sem">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1577,57 +1577,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdqjywcvfyzgungim9-ct97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230014873" TargetMode="External"/><Relationship Id="rIdsxpjhzckwmwda8dcnhkdk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203685" TargetMode="External"/><Relationship Id="rIdueptqh5u-j1p1i1_kjxz2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92280" TargetMode="External"/><Relationship Id="rIdr1_uwr8buc40xphdf4urg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96000" TargetMode="External"/><Relationship Id="rIdjmlr3-ybltw9j-pichqpd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92280" TargetMode="External"/><Relationship Id="rIdm9kzzpdh3cq6efvkzjvhd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96000#gl9" TargetMode="External"/><Relationship Id="rIdripa_joinehlpirl29llz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96000#gl10" TargetMode="External"/><Relationship Id="rIdeq6q9im5kdlsmh48nju2n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96000#gl11" TargetMode="External"/><Relationship Id="rIdzr_8jzxbjotbj_rl5csiv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96000#gl12" TargetMode="External"/><Relationship Id="rIdntutyx8n0tu1p41coo46c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96000#p4" TargetMode="External"/><Relationship Id="rIdudemqcfqm-z_evn5v8gsx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96000#p5" TargetMode="External"/><Relationship Id="rIdb6pldui-mrorc2q7ho3ky" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96000#p2" TargetMode="External"/><Relationship Id="rIdhplh7gzolwas1gnebxs6k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96000#p3" TargetMode="External"/><Relationship Id="rIdzcxn5luof70s8xqcixov9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96000#p4" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId0yci6nbvpsmiafs8rqyvf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230014873" TargetMode="External"/><Relationship Id="rIdhg7ej49ox_uhukaupj7tt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203685" TargetMode="External"/><Relationship Id="rId-gbqy-a9fhyx01h5kkemf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92280" TargetMode="External"/><Relationship Id="rIdrllynfaogrfngy7e1rm4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96000" TargetMode="External"/><Relationship Id="rId3wi4sjqwsav2jb6yj0pyu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92280" TargetMode="External"/><Relationship Id="rIdgz4w90frbq5xeoji55hnx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96000#gl9" TargetMode="External"/><Relationship Id="rIddqvj2bugy-an4b7y3csaw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96000#gl10" TargetMode="External"/><Relationship Id="rIdz__ehbplkzwwqtrs6kq4i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96000#gl11" TargetMode="External"/><Relationship Id="rIdud6-srcfaxeioco43acgy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96000#gl12" TargetMode="External"/><Relationship Id="rId0c1nnhfsvufpu31ggn-fz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96000#p4" TargetMode="External"/><Relationship Id="rIdtxsuhy2bgn-ouobmjlsvw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96000#p5" TargetMode="External"/><Relationship Id="rIdvdxtfzqsewbbc2384xzut" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96000#p2" TargetMode="External"/><Relationship Id="rIdspqbsutkve__ivqlceyaq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96000#p3" TargetMode="External"/><Relationship Id="rIdu2brtdd5wqg9bgifi_ite" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96000#p4" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId417m2whhpfpwbreptphja" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92723" TargetMode="External"/><Relationship Id="rIdzvwb6h13dpcnbubnvf8lf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdncy1rqdowj8myidpshmh_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92723" TargetMode="External"/><Relationship Id="rIdvo89q1sqr5iyatzlk6sem" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>