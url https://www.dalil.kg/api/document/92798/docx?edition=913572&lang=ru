--- v0 (2026-09-24)
+++ v1 (2026-09-25)
@@ -99,51 +99,51 @@
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">УТРАТИЛО СИЛУ
  в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddo2oegnpqz3hqb_vgijkb">
+      <w:hyperlink w:history="1" r:id="rIdfnlrw89tnamhpmkcli-wo">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства КР от 23 ноября 2018 года № 554</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -204,91 +204,91 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">О стипендиях ведущим спортсменам Кыргызской Республики</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5kpdzfd4vw2k8imnl8uvv">
+      <w:hyperlink w:history="1" r:id="rIdbtghprft4mruv5ogquyfg">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">21 августа 2014 года № 475</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdznpxdm98hhzj94izgvgvn">
+      <w:hyperlink w:history="1" r:id="rIdvg6lhjhsbo9ykgg7kxogg">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">2 декабря 2015 года № 820</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7jyhrcvx_mzzo-i-vbnaz">
+      <w:hyperlink w:history="1" r:id="rIde_1uoovi1-noawxk1b3-b">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">23 августа 2016 года № 452</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -320,51 +320,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ПОСТАНОВЛЯЕТ:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Утвердить прилагаемое </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3fwr-6oeife0i2utzv8dr">
+      <w:hyperlink w:history="1" r:id="rId8qxflqirmcpsnqifayt9n">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Положение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> о стипендиях ведущих спортсменов Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -383,71 +383,71 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- выдачу стипендий победителям, призерам крупных международных турниров осуществлять в пределах финансовых средств, ежегодно предусматриваемых в бюджете;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- (Абзац третий утратил силу в соответствии с постановлением Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtpcmbhbttkwe-1rxcitf9">
+      <w:hyperlink w:history="1" r:id="rIds-cnuhxvu8mafexo5whge">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">21 августа 2014 года № 475</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxxld1gcl_ubiefwu3l4lt">
+      <w:hyperlink w:history="1" r:id="rIdgaumhkeanlf5ns2jyz9gq">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">23 августа 2016 года № 452</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -468,85 +468,85 @@
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Установить, что выдача премий победителям и призерам чемпионатов Азии и Мира, проводимых на территории Кыргызской Республики, осуществляется на основании решения организационного комитета, образуемого Правительством Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7wmmbickfj3duuaypjaia">
+      <w:hyperlink w:history="1" r:id="rIdlvivu2_1tgw97i9b7cwll">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">21 августа 2014 года № 475</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Признать утратившим силу </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmqvlafvlocdzgmgzwoulx">
+      <w:hyperlink w:history="1" r:id="rIdtjgroegdchpefhg4n5ury">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «О стипендиях ведущим спортсменам Кыргызской Республики» от 18 марта 1998 года № 133.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -644,51 +644,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Утверждено</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdug4uspy74z4yyksunayj9">
+      <w:hyperlink w:history="1" r:id="rIdaqla5f_tcgdxkffjfjt4i">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства 
  Кыргызской Республики 
  от 23 августа 2011 года
  № 492</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -726,75 +726,75 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgauu5ygqhblusn3mwx8_k">
+      <w:hyperlink w:history="1" r:id="rIdjo59ez8nyzilra2z8ksl7">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">2 декабря 2015 года № 820</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsxuia-xcheiyf7juwvpr5">
+      <w:hyperlink w:history="1" r:id="rIdseeyr09srmcofxsczsalv">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">23 августа 2016 года № 452</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5664,51 +5664,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- республиканские специализированные детско-юношеские школы олимпийского резерва.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdngwgi0xdizgc0t14vxx1i">
+      <w:hyperlink w:history="1" r:id="rIdr3562nmldxaqo8ux1idj8">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">2 декабря 2015 года № 820)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -5857,69 +5857,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdwqqq5snay731dplvmtijr">
+    <w:hyperlink w:history="1" r:id="rIddv4bofx0ybchfbu6lgrwa">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/92798</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdvanrckuxetzzw3gsnwklk">
+    <w:hyperlink w:history="1" r:id="rId2bezjq8zivzj8ufitw0ao">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -6062,57 +6062,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIddo2oegnpqz3hqb_vgijkb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/12738" TargetMode="External"/><Relationship Id="rId5kpdzfd4vw2k8imnl8uvv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96880" TargetMode="External"/><Relationship Id="rIdznpxdm98hhzj94izgvgvn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/98218" TargetMode="External"/><Relationship Id="rId7jyhrcvx_mzzo-i-vbnaz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99188" TargetMode="External"/><Relationship Id="rId3fwr-6oeife0i2utzv8dr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92798#p1" TargetMode="External"/><Relationship Id="rIdtpcmbhbttkwe-1rxcitf9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96880" TargetMode="External"/><Relationship Id="rIdxxld1gcl_ubiefwu3l4lt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99188" TargetMode="External"/><Relationship Id="rId7wmmbickfj3duuaypjaia" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96880" TargetMode="External"/><Relationship Id="rIdmqvlafvlocdzgmgzwoulx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/5139" TargetMode="External"/><Relationship Id="rIdug4uspy74z4yyksunayj9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92798" TargetMode="External"/><Relationship Id="rIdgauu5ygqhblusn3mwx8_k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/98218" TargetMode="External"/><Relationship Id="rIdsxuia-xcheiyf7juwvpr5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99188" TargetMode="External"/><Relationship Id="rIdngwgi0xdizgc0t14vxx1i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/98218" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdfnlrw89tnamhpmkcli-wo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/12738" TargetMode="External"/><Relationship Id="rIdbtghprft4mruv5ogquyfg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96880" TargetMode="External"/><Relationship Id="rIdvg6lhjhsbo9ykgg7kxogg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/98218" TargetMode="External"/><Relationship Id="rIde_1uoovi1-noawxk1b3-b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99188" TargetMode="External"/><Relationship Id="rId8qxflqirmcpsnqifayt9n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92798#p1" TargetMode="External"/><Relationship Id="rIds-cnuhxvu8mafexo5whge" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96880" TargetMode="External"/><Relationship Id="rIdgaumhkeanlf5ns2jyz9gq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99188" TargetMode="External"/><Relationship Id="rIdlvivu2_1tgw97i9b7cwll" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96880" TargetMode="External"/><Relationship Id="rIdtjgroegdchpefhg4n5ury" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/5139" TargetMode="External"/><Relationship Id="rIdaqla5f_tcgdxkffjfjt4i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92798" TargetMode="External"/><Relationship Id="rIdjo59ez8nyzilra2z8ksl7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/98218" TargetMode="External"/><Relationship Id="rIdseeyr09srmcofxsczsalv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99188" TargetMode="External"/><Relationship Id="rIdr3562nmldxaqo8ux1idj8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/98218" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdwqqq5snay731dplvmtijr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92798" TargetMode="External"/><Relationship Id="rIdvanrckuxetzzw3gsnwklk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIddv4bofx0ybchfbu6lgrwa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92798" TargetMode="External"/><Relationship Id="rId2bezjq8zivzj8ufitw0ao" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>