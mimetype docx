--- v0 (2026-09-24)
+++ v1 (2026-09-25)
@@ -101,51 +101,51 @@
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="480"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">УТРАТИЛО СИЛУ
  в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdysstg_drm0elurbitmevm">
+      <w:hyperlink w:history="1" r:id="rIdkwhjydfbio41e5jxp9qzi">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров КР от 25 марта 2022 года № 166</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -225,85 +225,85 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">статьей 79</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcqkawzzrrntufyak0syh8">
+      <w:hyperlink w:history="1" r:id="rId_qfw8ub2ae9dkefr8-v5h">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Конституции</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики Правительство Кыргызской Республики постановляет:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Одобрить </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqpwyrfgy1y8dgbtag6xrc">
+      <w:hyperlink w:history="1" r:id="rId3_ohrfcuwrbwzksoyhqbq">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">проект Закона</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики «О внесении изменений и дополнений в некоторые законодательные акты Кыргызской Республики».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -323,51 +323,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Просить Жогорку Кенеш Кыргызской Республики рассмотреть данный законопроект во внеочередном порядке, как неотложный, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">частью 2 статьи 80</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdl0c_9hwr8sw4-j34rchhi">
+      <w:hyperlink w:history="1" r:id="rIdbde_qvr7tk9p2tt1pkzem">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Конституции</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -519,51 +519,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 1. 1. Внести в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjxcaqwr8acvjfwpnlhkqe">
+      <w:hyperlink w:history="1" r:id="rId8pdkv5coqpxbkzttrzt_z">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закон</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики «О пастбищах» (Ведомости Жогорку Кенеша Кыргызской Республики, 2009 г., № 1, ст. 30) следующие изменения:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -665,51 +665,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Средства за пользование пастбищными угодьями, полученные жайыт комитетами объединений пастбищепользователей из местного бюджета, используются исключительно на улучшение состояния пастбищ, пастбищной инфраструктуры и содержание жайыт комитетов объединений пастбищепользователей.».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Внести в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpbo3huye5r4td3pakdfzq">
+      <w:hyperlink w:history="1" r:id="rIdbermafoyvryl-zmpkowwy">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закон</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики «О неналоговых платежах» (Ведомости Жогорку Кенеша Кыргызской Республики, 1994 г., № 5, ст. 157) следующее дополнение:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -867,51 +867,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">6. Допускается внесение платы за пастбищный билет по частям, но не позднее 1 октября текущего года.».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Внести в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlwqzinybmo5zrj_eocrs8">
+      <w:hyperlink w:history="1" r:id="rIdq8gw3llwjjehrnicicaaw">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закон</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики «Об основных принципах бюджетного права в Кыргызской Республике» (Ведомости Жогорку Кенеша Кыргызской Республики, 1998 г., № 10, ст. 374) следующее дополнение:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1063,69 +1063,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdjlllkajpuoqbplqvhwb1q">
+    <w:hyperlink w:history="1" r:id="rId7phanthb-mvavxmtexkfr">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/93345</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdh1g6ec616evbkzh1yqd21">
+    <w:hyperlink w:history="1" r:id="rIdlxzfzoj3-rj8vl4oqmi5_">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1268,57 +1268,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdysstg_drm0elurbitmevm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159126" TargetMode="External"/><Relationship Id="rIdcqkawzzrrntufyak0syh8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202913" TargetMode="External"/><Relationship Id="rIdqpwyrfgy1y8dgbtag6xrc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93345#p1" TargetMode="External"/><Relationship Id="rIdl0c_9hwr8sw4-j34rchhi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202913" TargetMode="External"/><Relationship Id="rIdjxcaqwr8acvjfwpnlhkqe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202594" TargetMode="External"/><Relationship Id="rIdpbo3huye5r4td3pakdfzq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/741" TargetMode="External"/><Relationship Id="rIdlwqzinybmo5zrj_eocrs8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/86" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdkwhjydfbio41e5jxp9qzi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159126" TargetMode="External"/><Relationship Id="rId_qfw8ub2ae9dkefr8-v5h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202913" TargetMode="External"/><Relationship Id="rId3_ohrfcuwrbwzksoyhqbq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93345#p1" TargetMode="External"/><Relationship Id="rIdbde_qvr7tk9p2tt1pkzem" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202913" TargetMode="External"/><Relationship Id="rId8pdkv5coqpxbkzttrzt_z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202594" TargetMode="External"/><Relationship Id="rIdbermafoyvryl-zmpkowwy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/741" TargetMode="External"/><Relationship Id="rIdq8gw3llwjjehrnicicaaw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/86" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdjlllkajpuoqbplqvhwb1q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93345" TargetMode="External"/><Relationship Id="rIdh1g6ec616evbkzh1yqd21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId7phanthb-mvavxmtexkfr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93345" TargetMode="External"/><Relationship Id="rIdlxzfzoj3-rj8vl4oqmi5_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>