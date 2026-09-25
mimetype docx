--- v1 (2026-09-25)
+++ v2 (2026-09-25)
@@ -101,51 +101,51 @@
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="480"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">УТРАТИЛО СИЛУ
  в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkwhjydfbio41e5jxp9qzi">
+      <w:hyperlink w:history="1" r:id="rIdmkcr9xckguevddgvbkgyy">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров КР от 25 марта 2022 года № 166</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -225,85 +225,85 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">статьей 79</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_qfw8ub2ae9dkefr8-v5h">
+      <w:hyperlink w:history="1" r:id="rId5su7be2xine3z3nicyyzm">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Конституции</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики Правительство Кыргызской Республики постановляет:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Одобрить </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3_ohrfcuwrbwzksoyhqbq">
+      <w:hyperlink w:history="1" r:id="rId_a8i0bvgxyxer5upe2dtr">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">проект Закона</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики «О внесении изменений и дополнений в некоторые законодательные акты Кыргызской Республики».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -323,51 +323,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Просить Жогорку Кенеш Кыргызской Республики рассмотреть данный законопроект во внеочередном порядке, как неотложный, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">частью 2 статьи 80</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbde_qvr7tk9p2tt1pkzem">
+      <w:hyperlink w:history="1" r:id="rIdgylwmfutzzg4jfiye3oxu">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Конституции</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -519,51 +519,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 1. 1. Внести в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8pdkv5coqpxbkzttrzt_z">
+      <w:hyperlink w:history="1" r:id="rIdifzdzwawul9ijffur4dj7">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закон</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики «О пастбищах» (Ведомости Жогорку Кенеша Кыргызской Республики, 2009 г., № 1, ст. 30) следующие изменения:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -665,51 +665,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Средства за пользование пастбищными угодьями, полученные жайыт комитетами объединений пастбищепользователей из местного бюджета, используются исключительно на улучшение состояния пастбищ, пастбищной инфраструктуры и содержание жайыт комитетов объединений пастбищепользователей.».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Внести в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbermafoyvryl-zmpkowwy">
+      <w:hyperlink w:history="1" r:id="rIdf6paryyyrugq4ew4j2kod">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закон</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики «О неналоговых платежах» (Ведомости Жогорку Кенеша Кыргызской Республики, 1994 г., № 5, ст. 157) следующее дополнение:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -867,51 +867,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">6. Допускается внесение платы за пастбищный билет по частям, но не позднее 1 октября текущего года.».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Внести в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdq8gw3llwjjehrnicicaaw">
+      <w:hyperlink w:history="1" r:id="rIdrdknbsn0akrwrc-wsywv9">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закон</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики «Об основных принципах бюджетного права в Кыргызской Республике» (Ведомости Жогорку Кенеша Кыргызской Республики, 1998 г., № 10, ст. 374) следующее дополнение:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1063,69 +1063,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rId7phanthb-mvavxmtexkfr">
+    <w:hyperlink w:history="1" r:id="rIdnivg1i42vvvjgknnkidte">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/93345</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdlxzfzoj3-rj8vl4oqmi5_">
+    <w:hyperlink w:history="1" r:id="rIdvd7pfls2vbssd9gmec6ea">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1268,57 +1268,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdkwhjydfbio41e5jxp9qzi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159126" TargetMode="External"/><Relationship Id="rId_qfw8ub2ae9dkefr8-v5h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202913" TargetMode="External"/><Relationship Id="rId3_ohrfcuwrbwzksoyhqbq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93345#p1" TargetMode="External"/><Relationship Id="rIdbde_qvr7tk9p2tt1pkzem" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202913" TargetMode="External"/><Relationship Id="rId8pdkv5coqpxbkzttrzt_z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202594" TargetMode="External"/><Relationship Id="rIdbermafoyvryl-zmpkowwy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/741" TargetMode="External"/><Relationship Id="rIdq8gw3llwjjehrnicicaaw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/86" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdmkcr9xckguevddgvbkgyy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159126" TargetMode="External"/><Relationship Id="rId5su7be2xine3z3nicyyzm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202913" TargetMode="External"/><Relationship Id="rId_a8i0bvgxyxer5upe2dtr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93345#p1" TargetMode="External"/><Relationship Id="rIdgylwmfutzzg4jfiye3oxu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202913" TargetMode="External"/><Relationship Id="rIdifzdzwawul9ijffur4dj7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202594" TargetMode="External"/><Relationship Id="rIdf6paryyyrugq4ew4j2kod" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/741" TargetMode="External"/><Relationship Id="rIdrdknbsn0akrwrc-wsywv9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/86" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId7phanthb-mvavxmtexkfr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93345" TargetMode="External"/><Relationship Id="rIdlxzfzoj3-rj8vl4oqmi5_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdnivg1i42vvvjgknnkidte" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93345" TargetMode="External"/><Relationship Id="rIdvd7pfls2vbssd9gmec6ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>