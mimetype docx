--- v0 (2026-09-24)
+++ v1 (2026-09-24)
@@ -99,51 +99,51 @@
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Утверждено
  </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrmqbc6jkup5y7u603bhug">
+      <w:hyperlink w:history="1" r:id="rIdjvjo9il-xwm4aj-lhr72l">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Правительства Кыргызской Республики
  от 14 декабря 2016 года № 675</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="400" w:before="400"/>
         <w:jc w:val="center"/>
@@ -163,99 +163,99 @@
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">
  о признании гражданина лицом с ограниченными возможностями здоровья</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановлений Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdez-91bhyrto3qkmm47w90">
+      <w:hyperlink w:history="1" r:id="rIdsr7p1x-ojqr4gnu7wjwyb">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">14 декабря 2016 года № 675</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpfkpcwcsi32blgsjcfe-k">
+      <w:hyperlink w:history="1" r:id="rIdjraikme-d-z634-eakqcl">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1 июня 2020 года № 282</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdf_a6ffapy_oi8og_wodnb">
+      <w:hyperlink w:history="1" r:id="rIdsoprhybgb5e3h5gasej8n">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">24 августа 2020 года № 433</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -266,51 +266,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Настоящее Положение в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduv9ezy4w4qpp7a0m0sxff">
+      <w:hyperlink w:history="1" r:id="rId8winl042dnj1azic5llmb">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Законом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "О правах и гарантиях лиц с ограниченными возможностями здоровья" определяет признание гражданина лицом с ограниченными возможностями здоровья, которое осуществляется территориальными (межрайонными) медико-социальными экспертными комиссиями (далее - МСЭК). Медико-социальная экспертиза (далее - экспертиза) проводится с целью установления структуры и степени ограничения жизнедеятельности гражданина, а также определения мер реабилитации и социальной защиты.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -361,86 +361,86 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Основание для признания гражданина лицом с ограниченными возможностями здоровья исходит из комплексной оценки состояния его здоровья и степени ограничений жизнедеятельности, оценки клинико-функциональных, социально-бытовых, профессионально-трудовых и психологических данных согласно настоящему Положению.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4. В зависимости от степени ограничения жизнедеятельности, обусловленного стойким расстройством функций органов и систем, возникшим в результате заболеваний, последствий травм или дефектов, гражданину старше 18 лет, признанному лицом с ограниченными возможностями здоровья, устанавливается I, II или III группа инвалидности в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_h1no2a_-l93wkv16lyc4">
+      <w:hyperlink w:history="1" r:id="rIdxlxw5ayqxgn4v7h5gbvtp">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">главой 23</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Положения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5. Гражданину в возрасте до 18 лет устанавливается категория "ребенок с ограниченными возможностями здоровья" значительно выраженной, выраженной, умеренно выраженной степени ограничения жизнедеятельности в зависимости от выраженности степени ограничения жизнедеятельности, обусловленного стойким расстройством функций органов и систем, возникшим в результате заболеваний, последствий травм или дефектов, в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdllsdadujvkx_iulqprghi">
+      <w:hyperlink w:history="1" r:id="rIdpe7ylitdlilz5jbuxvjal">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">главой 24</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Положения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200" w:before="200"/>
         <w:jc w:val="center"/>
       </w:pPr>
@@ -781,125 +781,125 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">медицинские документы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">- (абзац утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkb_snkza1ddovltifldup">
+      <w:hyperlink w:history="1" r:id="rIdspqreytt0jfqxsbovnqf_">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства КР от 1 июня 2020 года № 282)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">- гражданам до 18 лет - направление организации здравоохранения ребенка до 18 лет на медико-социальную экспертизу по форме согласно </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdaegstz1kvzcug8lzoxiho">
+      <w:hyperlink w:history="1" r:id="rIdqlsux4i2vupvx5am_ifab">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">приложению 1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему Положению;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">- гражданам старше 18 лет - направление организации здравоохранения на медико-социальную экспертизу по форме согласно </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbdhtljmyznfftdcm3nb2o">
+      <w:hyperlink w:history="1" r:id="rId6rp7l3kj-apli8i2uvgrz">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">приложению 2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему Положению (срок действия направления - до трех месяцев со дня заполнения);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -922,51 +922,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">- листок нетрудоспособности - для работающих граждан.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrasbw3vjb6n4loy4ujc0i">
+      <w:hyperlink w:history="1" r:id="rIdikun5aaaibtb33gf6jheg">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1 июня 2020 года № 282</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -993,51 +993,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">В случаях когда необходимо установить структуру и степень ограничения жизнедеятельности гражданина, председателем МСЭК выписывается направление в организации здравоохранения для проведения специальных видов медицинского обследования.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqjjetflwkudssqmu-262f">
+      <w:hyperlink w:history="1" r:id="rIdfu1gqx0hphsut_ls5v7tq">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1 июня 2020 года № 282</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1350,51 +1350,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26. Экспертиза проводится по территории обслуживания МСЭК согласно месту постоянного жительства или месту пребывания гражданина.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjp5j2ot9ht3_jyryz-kre">
+      <w:hyperlink w:history="1" r:id="rId2wql21acfq1i7msip7xs0">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1 июня 2020 года № 282</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1614,86 +1614,86 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">- заявление законного представителя лица с ограниченными возможностями здоровья о прохождении заочного освидетельствования, с регистрацией в журнале протоколов;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">- для граждан до 18 лет - направление организации здравоохранения ребенка до 18 лет на медико-социальную экспертизу по форме, согласно </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdoxelsj_gur5ht4ollpugp">
+      <w:hyperlink w:history="1" r:id="rIdourkhuhvsjcespqb0rmrt">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">приложению 1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему Положению;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">- для граждан старше 18 лет - направление организации здравоохранения на медико-социальную экспертизу по форме, согласно </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdheo1hortov5ajw9_ml0ik">
+      <w:hyperlink w:history="1" r:id="rIdduevva9hlufwekauxekdg">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">приложению 2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему Положению;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -1716,51 +1716,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Инвалидность заочно определяется МСЭК по согласованию с уполномоченным органом в сфере медико-социальной экспертизы согласно срокам установления инвалидности, определенным настоящим Положением.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdiso4uaqyysj-mjp0q2mzd">
+      <w:hyperlink w:history="1" r:id="rIdxtyscpgvambgzmvfehjjj">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1 июня 2020 года № 282</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2041,71 +2041,71 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">40. Гражданину, признанному лицом с ограниченными возможностями здоровья, или его законному представителю в течение пятидневного срока после освидетельствования под роспись выдаются заверенные печатью, подписанные председателем МСЭК:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">- справка МСЭК (по форме согласно приложениям </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8k8mqj9rgv69hqs7byx4e">
+      <w:hyperlink w:history="1" r:id="rIdkju0xevszfo1g1y5jtc80">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdomhmcu6vwtwxvvf5m0vhe">
+      <w:hyperlink w:history="1" r:id="rIdhkzlmrq64gwuhh-ip-alf">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">4</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему Положению);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -2158,51 +2158,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">При установлении статуса лица с ограниченными возможностями здоровья, МСЭК разрабатывает индивидуальную программу реабилитации и направляет ее в территориальные подразделения уполномоченного органа в сфере труда и социального развития, уполномоченного органа в сфере образования (психолого-медико-педагогические консультации), организации здравоохранения, оказывающие первичную медико-санитарную помощь. Индивидуальная программа реабилитации выдается гражданину, после ее разработки в течение проведения экспертизы, не позднее одного месяца.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdspxcpw7xzd9nyr7igewfh">
+      <w:hyperlink w:history="1" r:id="rIdbcus0zxcpwzthzqruvbbk">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1 июня 2020 года № 282</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2259,51 +2259,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">- нуждаемость в постоянной посторонней помощи, уходе, надзоре в связи с выраженностью нарушений жизнедеятельности, с указанием: "нуждается в постоянном постороннем уходе" или "нуждается в постоянном постороннем уходе и надзоре".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjohc2t-std2k8_acj-lny">
+      <w:hyperlink w:history="1" r:id="rIdregawfbhrfz-m7mh7cx77">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1 июня 2020 года № 282</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2390,51 +2390,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44. Обмен данными о гражданах, получивших статус лица с ограниченными возможностями здоровья, между МСЭК, организациями здравоохранения, уполномоченным органом в сфере образования, уполномоченным органом в сфере труда и социального развития и Социальным фондом Кыргызской Республики осуществляется посредством системы межведомственного электронного взаимодействия "Тундук".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdontiuq4iwfmetohd7h5gh">
+      <w:hyperlink w:history="1" r:id="rIdtw3rzz2ksbvvcdy53chi2">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1 июня 2020 года № 282</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2922,51 +2922,51 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Порядок переосвидетельствования лиц с ограниченными возможностями здоровья в условиях чрезвычайной ситуации/чрезвычайного положения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Глава
  в редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdt_r4e91rivacaj5iyded0">
+      <w:hyperlink w:history="1" r:id="rIdz9jag3znjnwskny724avu">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">24 августа 2020 года № 433</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3009,51 +3009,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">МСЭК засчитывает срок очередного переосвидетельствования за пропущенное время, в период которого действовал режим чрезвычайной ситуации/чрезвычайного положения, с указанием зачета времени в справке и выписке из акта освидетельствования МСЭК.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxteg7gxv44in4qeov-jfa">
+      <w:hyperlink w:history="1" r:id="rIdctlzphkvoxi0lpetvsnde">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">24 августа 2020 года № 433</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3081,51 +3081,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Проведение медико-социальной экспертизы лиц на дому, в условиях стационара в организациях здравоохранения приостанавливается до отмены режима чрезвычайного положения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdoyryhdbib-fowalv1msyl">
+      <w:hyperlink w:history="1" r:id="rIdxkhsmnmvtzamgeiearyga">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">24 августа 2020 года № 433</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3198,51 +3198,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">- первичное освидетельствование в соответствии с нормативными правовыми актами в сфере медико-социальной экспертизы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpveiox19k_rb515k0uje8">
+      <w:hyperlink w:history="1" r:id="rId0jsamgyehzdumkdwhe4zc">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">24 августа 2020 года № 433</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3285,51 +3285,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">60. Гражданин или его законный представитель, работодатель в случае несогласия с экспертным решением МСЭК, проводившей экспертизу, может обжаловать его на основании письменного заявления в уполномоченный орган в сфере медико-социальной экспертизы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddzviggioasexaqcsu5qnw">
+      <w:hyperlink w:history="1" r:id="rIdd4hg9dvm6iifjnoqtoh2e">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1 июня 2020 года № 282</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3567,51 +3567,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68. В случаях, когда на основании имеющихся документов не представляется возможным установить время наступления и группу инвалидности за прошлое время, МСЭК сообщает об этом в организации, выдавших запрос.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlrruj_a6pnxgixdxzr99n">
+      <w:hyperlink w:history="1" r:id="rIdtgbirn4infaigrh4p8wr5">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1 июня 2020 года № 282</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3695,51 +3695,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">70. Заключения о времени наступления инвалидности, группе, причине инвалидности, степени утраты профессиональной трудоспособности (далее - УПТ) в процентах (далее - %) за прошлое время на наличие признаков инвалидности оформляются справкой МСЭК и выпиской из акта освидетельствования МСЭК со дня проведения освидетельствования МСЭК, и заверяются печатью, подписью председателя МСЭК.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdz5w_vazxaxuj3q0k4bhqy">
+      <w:hyperlink w:history="1" r:id="rIdjwcrv57zl_9opme7rfnyt">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1 июня 2020 года № 282</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3811,51 +3811,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">72. При первичном обращении на освидетельствование в МСЭК, проведение посмертной экспертизы на установление инвалидности осуществляется при наличии ранее предъявленных документов на экспертизу гражданина, до наступления смерти. Выписка из акта освидетельствования МСЭК к справке МСЭК (посмертная) предоставляется в течение трех месяцев.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjg1dncjw2dftahog-opkp">
+      <w:hyperlink w:history="1" r:id="rIdqsf16tbhzoluaawpq4fvb">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1 июня 2020 года № 282</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4036,51 +4036,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">б) "Лицо с ограниченными возможностями здоровья по зрению".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhmdlst3bafg7lddstimh6">
+      <w:hyperlink w:history="1" r:id="rIdjqtc5h3wlpguxpma_syk0">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1 июня 2020 года № 282</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4621,51 +4621,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">- утвержденный и заверенный печатью работодателя акт о несчастном случае на производстве по форме Н-1;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">- (абзац утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduda5kpthwmrtz5xizh_ls">
+      <w:hyperlink w:history="1" r:id="rIdntssvuvsfenwwc14vm_sd">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства КР от 1 июня 2020 года № 282)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4677,51 +4677,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">- справка о трудоустройстве, об условиях и характере труда, выданная работодателем, или вступившее в законную силу решение суда о признании данного случая производственной травмой.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlcfh-tfbfggvu5ra_1prd">
+      <w:hyperlink w:history="1" r:id="rIdb93epudpv9igaajb5sxch">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1 июня 2020 года № 282</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5199,51 +5199,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">111. УПТ устанавливается бессрочно, исходя из оценки состояния здоровья пострадавшего при стойких нарушениях функций организма и прогноза развития его компенсаторных и адаптационных возможностей, неэффективности проведенных реабилитационных мероприятий, стабильности степени УПТ, после динамического наблюдения лиц в течение шести лет со степенью УПТ от 30 до 59 процентов включительно, со степенью УПТ от 5 до 29 процентов включительно.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8m2aydvvvf0kz40r6cqga">
+      <w:hyperlink w:history="1" r:id="rId_bijnzxqsqt3gwydnlr8k">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1 июня 2020 года № 282</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7433,51 +7433,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">168. МСЭК, с согласия пострадавшего, выносит решение на переобучение или обучение его новой профессии, если пострадавший вследствие трудового увечья не может выполнять работу по прежней профессии.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">169. Заключение о нуждаемости в специальных транспортных средствах (кресло-коляска, велоколяска) МСЭК выносит при наличии у пострадавшего установленных медицинских показаний на обеспечение специальными средствами передвижения, согласно </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdolfky2p0eemum6woht9xw">
+      <w:hyperlink w:history="1" r:id="rId7ynspzzbxxuhafvdnmmqc">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">приложению 5</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему Положению.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -9415,51 +9415,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19. Установление причины инвалидности граждан, пострадавших в событиях, произошедших в Кыргызской Республике в 2010 году</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">202. В случаях установления инвалидности гражданам, пострадавшим в результате событий, произошедших в апреле-июне 2010 года, причина инвалидности устанавливается в зависимости от даты и места получения травмы, в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnxszq3nn__agaw48zpptm">
+      <w:hyperlink w:history="1" r:id="rIdlj5i1j1_2mpwuuw0v7uwo">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Законом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "О социальной защите членов семей погибших и пострадавших лиц в результате событий, произошедших в апреле-июне 2010 года":</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -9845,51 +9845,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">и) аутизм.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgeakgvqq68xxhnmcvgy7j">
+      <w:hyperlink w:history="1" r:id="rId9ecojc8itxyt2-cavpbh3">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1 июня 2020 года № 282</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11253,51 +11253,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Для установления группы инвалидности без срока переосвидетельствования лицам, получавшим ежемесячное социальное пособие по категории "ребенок с ограниченными возможностями здоровья в возрасте до 18 лет", учитывается срок наблюдения МСЭК.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdko_yjramoqw8xv40fztll">
+      <w:hyperlink w:history="1" r:id="rIdiovfvgb4sz5panhuka4_f">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1 июня 2020 года № 282</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11900,51 +11900,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">260. Наследственные и врожденные заболевания нервной системы с хроническим прогрессирующим течением, в том числе нейродегенеративные заболевания (паркинсонизм плюс), со стойкими выраженными нарушениями нейромышечных, скелетных и связанных с движением (статодинамических) функций, языковых и речевых, сенсорных (зрения) функций.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlkgvgy6cnokw8sdrlyjsk">
+      <w:hyperlink w:history="1" r:id="rIdx2twd8ygbz5l0yq9uyle-">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1 июня 2020 года № 282</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11971,51 +11971,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">262. Тяжелое слабоумие любого генеза.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduspg8lxmnkgntgms1cbvj">
+      <w:hyperlink w:history="1" r:id="rIdkmltopxtxq8tr3pjsveey">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1 июня 2020 года № 282</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12027,51 +12027,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">263. Легкая умственная отсталость, со значительными поведенческими нарушениями.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhjab2nmg4eyh4tlatiqwt">
+      <w:hyperlink w:history="1" r:id="rId7g6e1aj8ubhom6plwzble">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1 июня 2020 года № 282</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12188,51 +12188,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Лицам, имеющим двухстороннюю тугоухость III-IV степени, по достижении 18-летнего возраста, проучившимся в специализированной школе для слабослышащих, устанавливается III группа инвалидности, причина с "детства".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8s4ur_379j58twfhbezp1">
+      <w:hyperlink w:history="1" r:id="rIdyn-dm30dfcbliduk_gx0p">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1 июня 2020 года № 282</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12590,51 +12590,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">269. Кифоз и кифосколиоз III и IV степени.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdk8yzeyulhjobw6vjxmgst">
+      <w:hyperlink w:history="1" r:id="rIddxiv-6mkcb3c-lthvdiz7">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1 июня 2020 года № 282</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12706,51 +12706,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">274. Пульмонэктомия: III группа инвалидности бессрочно.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsxhbnua-nodazjsgie7vv">
+      <w:hyperlink w:history="1" r:id="rIdpbxq96e_yjkrscax0xiuc">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1 июня 2020 года № 282</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12972,51 +12972,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Гражданам с анатомическими дефектами, при которых устанавливалась инвалидность с указанием сроков переосвидетельствования, в соответствии с медицинским заключением устанавливать соответствующую группу инвалидности "бессрочно", с последующей разработкой индивидуальной программы реабилитации (на 5 лет) и дальнейшего наблюдения данной категории лиц с ограниченными возможностями здоровья, с курсом лечения и медицинской реабилитацией в организации здравоохранения, оказывающей первичную медико-санитарную помощь по месту жительства или пребывания, со взятием на диспансерный учет.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-9aww-6y-6zci_bj1tqbq">
+      <w:hyperlink w:history="1" r:id="rId41hlfgeznfr6xez_iomjj">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1 июня 2020 года № 282</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13044,51 +13044,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">283. Устанавливается I группа инвалидности - со стойкими значительно выраженными расстройствами функций организма, острота зрения (в лучше видящем глазу, с коррекцией) от 0-0,04, концентрическое сужение поля зрения при отсутствии другого глаза до 10 градусов и менее. Парацентральные абсолютные сливные скатомы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwbov0azs_-oz5fjfbgtda">
+      <w:hyperlink w:history="1" r:id="rIdruxemwl903-uloxc9ophw">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1 июня 2020 года № 282</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13116,51 +13116,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> группа инвалидности - со стойкими выраженными расстройствами функций организма, острота зрения (в лучше видящем глазу, с коррекцией) от 0,05 до 0,1. Концентрическое сужение полей зрения бинокулярно равно или менее 20 градусов, но шире 10 градусов. Единичные абсолютные скатомы, множественные абсолютные не сливные скатомы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdakwowy5pfbbalbtaixznv">
+      <w:hyperlink w:history="1" r:id="rIdg2nqgdcfjifuuhq9qbshu">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1 июня 2020 года № 282</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13172,51 +13172,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">285. Устанавливается III группа инвалидности - со стойкими умеренно выраженными расстройствами функций организма, острота зрения (в лучше видящем глазу, с коррекцией) более 0,1 до 0,3. Концентрическое сужение полей зрения бинокулярно менее 40 градусов, но шире 20 градусов по радиусу от точки фиксации. Единичные относительные скатомы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdatwobjhkciazxdoua_jzy">
+      <w:hyperlink w:history="1" r:id="rIddx4b537tegub07qn0bmcr">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1 июня 2020 года № 282</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13228,51 +13228,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">286. В случае злокачественного новообразования при первичном освидетельствовании (удаление глазного яблока) со сроком на 2 года наблюдения. При положительной динамике проводится реабилитация.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdk2zhtz9rokxswnb0-axan">
+      <w:hyperlink w:history="1" r:id="rIdkhh3ur7v3klht8p9vuoyw">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1 июня 2020 года № 282</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13284,51 +13284,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">287. Двусторонняя отслойка сетчатки при остроте зрения 0,3 с коррекцией.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Примечание утратило силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_svhocgnqbj071vzy_2ag">
+      <w:hyperlink w:history="1" r:id="rIdvdsjt7ui7hrg5jvjs8xea">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства КР от 1 июня 2020 года № 282)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13476,92 +13476,92 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">в) глухота с детства и слепота на один глаз;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">г) (утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdb_e1sqmqriwssarmn2ing">
+      <w:hyperlink w:history="1" r:id="rIdedzb4ngy3x29-9tumojfk">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства КР от 1 июня 2020 года № 282)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7zh8ws3nkjfekyv5x40na">
+      <w:hyperlink w:history="1" r:id="rIdsr3irifcrpxrjchixkalp">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1 июня 2020 года № 282</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13710,51 +13710,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">295. Бронхиальная астма средней степени тяжести.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdec4fgukkuviydl4vmhoqg">
+      <w:hyperlink w:history="1" r:id="rIdaz_wiclfnnpg80adxiylc">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1 июня 2020 года № 282</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13811,51 +13811,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Категория "ребенок с ОВЗ" с выраженной степенью ограничения жизнедеятельности сроком до 5 лет.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvzr4e_jz5t_ugjpos3feo">
+      <w:hyperlink w:history="1" r:id="rId36f-9uldolmyrpmmkdqdb">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1 июня 2020 года № 282</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13867,51 +13867,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">299. При бронхиальной астме тяжелого течения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdreapyk4yr8ty7d16os_2s">
+      <w:hyperlink w:history="1" r:id="rIdmdygcfvep2jwili0dvm0c">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1 июня 2020 года № 282</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13923,51 +13923,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">300. Врожденные и наследственные болезни обмена веществ, требующие специальной диеты с момента установления диагноза.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcdcd4hkf7khwrp48hdr8m">
+      <w:hyperlink w:history="1" r:id="rIddme9hrzdvtwi34-xhhv7p">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1 июня 2020 года № 282</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14671,51 +14671,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4) ребенок с ОВЗ до достижения 18 лет: со стойкими значительно выраженными расстройствами функций организма, острота зрения (в лучше видящем глазу, с коррекцией) от 0 (нуль) до 0,04, концентрическое сужение полей зрения при отсутствии другого глаза до 10 градусов и менее, парацентральные сливные скатомы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdw71ffq3bhuesy_7_db3fu">
+      <w:hyperlink w:history="1" r:id="rIdo1sbn363cmosx8calbivf">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1 июня 2020 года № 282</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14878,51 +14878,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">338. Синдром Дауна с легкой и умеренной умственной отсталостью.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdd6b0yo0v5-o42xedihzda">
+      <w:hyperlink w:history="1" r:id="rIdvxbmi_tovjulwczov2mea">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1 июня 2020 года № 282</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14934,51 +14934,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">339. Ранний детский аутизм и другие расстройства аутистического спектра, в том числе умеренная умственная отсталость.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfdtp17io-3zuw217u4mdy">
+      <w:hyperlink w:history="1" r:id="rIdufi3y34d4-m3e4_wey_58">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1 июня 2020 года № 282</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -15050,51 +15050,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">343. Синдром Дауна с тяжелой и глубокой умственной отсталостью, в том числе тяжелая и глубокая умственная отсталость.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrya385kaudjwdhuiw49fl">
+      <w:hyperlink w:history="1" r:id="rIdz6kd-wotzdqorlwe2tt38">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1 июня 2020 года № 282</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -15106,51 +15106,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">344. Ранний детский аутизм и другие расстройства аутистического спектра с сопутствующей умеренной, тяжелой и глубокой умственной отсталостью.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxx4ahq0ei32f55fiud4e6">
+      <w:hyperlink w:history="1" r:id="rIdshn-2fwlwev2b2rzp8kma">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1 июня 2020 года № 282</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -15162,51 +15162,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">345. Общие расстройства развития тяжелой степени выраженности, в том числе деменция тяжелой степени выраженности.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddplkbc7nkbzycx7vjrfgv">
+      <w:hyperlink w:history="1" r:id="rIdlgx27xddu9bejph0d0e3r">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1 июня 2020 года № 282</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -15926,51 +15926,51 @@
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25. Перечень медицинских показаний для установления нуждаемости в "постоянном постороннем уходе" и "постоянном постороннем уходе и надзоре" в категории "ребенок с ОВЗ" до достижения им 18 лет</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Глава
  в редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbqqo2b9obxw3_xqe67vpr">
+      <w:hyperlink w:history="1" r:id="rIdqtvjhdszwqwzchb2q-aum">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1 июня 2020 года № 282</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -16102,51 +16102,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Показания и условия для установления категории "ребенок с ОВЗ" сроком до 18 лет.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdewlwl_tkljt2n0qrq0boe">
+      <w:hyperlink w:history="1" r:id="rIdia9pz_capprxv5tiwgn2b">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1 июня 2020 года № 282</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -16158,51 +16158,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">379. При первичном освидетельствовании ребенка, имеющего классическую форму фенилкетонурии среднетяжелого течения, в возрастной период, в который невозможен самостоятельный систематический контроль за течением заболевания, самостоятельное осуществление диетотерапии.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3xbsj495nbxsh9laa_kgd">
+      <w:hyperlink w:history="1" r:id="rIddkvwnj-5ep4cgxrckhmxn">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1 июня 2020 года № 282</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -16214,51 +16214,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">380. При повторном освидетельствовании детей с ОВЗ с хронической тромбоцитопенической пурпурой при непрерывно рецидивирующем течении, с тяжелыми геморрагическими кризами, резистентностью к терапии.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmvk_fy3ixpijqm1za5tih">
+      <w:hyperlink w:history="1" r:id="rIdpbawficst0ds81yqh8jh1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1 июня 2020 года № 282</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -16270,51 +16270,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">381. Хроническая болезнь почек пятой стадии заболевания при наличии противопоказаний к трансплантации почки.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlzkhhyi8e_iaewypabguo">
+      <w:hyperlink w:history="1" r:id="rIdmjl6rgyql1nrpanpkyq-n">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1 июня 2020 года № 282</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -16326,51 +16326,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">382. Цирроз печени с гепатоспленомегалией и портальной гипертензией III степени.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdegppdcsqtnwmbly-t2ivt">
+      <w:hyperlink w:history="1" r:id="rIdbwavx_kcnqoevlf9q_zbv">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1 июня 2020 года № 282</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -16382,51 +16382,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">383. Врожденный незавершенный (несовершенный) остеогенез.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmr6j3mepeejjqj6cgxj3l">
+      <w:hyperlink w:history="1" r:id="rIdgt5jm2mzcqytt9etaeliu">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1 июня 2020 года № 282</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -16438,51 +16438,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">384. Наследственные нарушения обмена веществ, не компенсируемые патогенетическим лечением, имеющие прогредиентное тяжелое течение, приводящие к выраженным и значительно выраженным нарушениям функций организма (муковисцидоз, тяжелые формы ацидемии или ацидурии, глютарикацидурии, галактоземии, лейциноз, болезнь Фабри, болезнь Гоше, болезнь Ниманна-Пика, мукополисахаридоз, кофакторная форма фенилкетонурии у детей (фенилкетонурия II и III типов).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdusle3jsl9phquw7ijecr2">
+      <w:hyperlink w:history="1" r:id="rId1dvsgxjpdtabshkr_fft2">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1 июня 2020 года № 282</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -16494,51 +16494,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">385. Наследственные нарушения обмена веществ, имеющие прогредиентное тяжелое течение, приводящие к выраженным и значительно выраженным нарушениям функций организма (болезнь Тея-Сакса, болезнь Краббе).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlx1p4x08hrwppyk_jochm">
+      <w:hyperlink w:history="1" r:id="rIdwymigz84hfe7vhfhxo8vu">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1 июня 2020 года № 282</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -16550,51 +16550,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">386. Ювенильный артрит с выраженными и значительно выраженными нарушениями скелетных и связанных с движением (статодинамических) функций, системы крови и иммунной системы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgdi1lkojcyynajnwarxe8">
+      <w:hyperlink w:history="1" r:id="rIdo-clf4o4mi55sa1mc8kdx">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1 июня 2020 года № 282</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -16621,51 +16621,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">388. Врожденный буллезный эпидермолиз, тяжелая форма.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzjqd2ndy7hvnadnwlpj-u">
+      <w:hyperlink w:history="1" r:id="rIdhjidzrusfs_ufafxgfhc1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1 июня 2020 года № 282</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -16677,51 +16677,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">389. Врожденные пороки различных органов и систем организма ребенка, при которых возможна исключительно паллиативная коррекция порока.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyzrcuecet9tmnx9bvki4z">
+      <w:hyperlink w:history="1" r:id="rIdk00ig3_rppe9s7cxj4vip">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1 июня 2020 года № 282</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -16733,51 +16733,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">390. Врожденные аномалии (пороки), деформации, хромосомные и генетические болезни (синдромы) с прогредиентным течением или неблагоприятным прогнозом, приводящие к стойким выраженным и значительно выраженным нарушениям функций организма, в том числе нарушению психических функций до уровня тяжелой и глубокой умственной отсталости. Трисомия 21 (синдром Дауна) у детей, а также другие аутосомные числовые и несбалансированные структурные хромосомные аномалии.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfunqasysytia_keylgij7">
+      <w:hyperlink w:history="1" r:id="rIddnvqozf6juixhb73hvfh0">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1 июня 2020 года № 282</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -16789,51 +16789,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">391. Детский церебральный паралич со стойкими выраженными и значительно выраженными нарушениями нейромышечных, скелетных и связанных с движением (статодинамических) функций, психических, языковых и речевых функций. Отсутствуют возрастные и социальные навыки.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdztobccos0wzpdxao0xjvu">
+      <w:hyperlink w:history="1" r:id="rIdo7wasfy50ar7x5j7lz-kk">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1 июня 2020 года № 282</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -16845,51 +16845,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">392. Патологические состояния организма, обусловленные нарушениями свертываемости крови (гипопротромбинемия, наследственный дефицит фактора VII (стабильного), синдром Стюарта-Прауэра, болезнь Виллебранда, наследственный дефицит фактора IX, наследственный дефицит фактора VIII, наследственный дефицит фактора XI со стойкими выраженными, значительно выраженными нарушениями функций крови и (или) иммунной системы).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdln15sboymzlg2ax87x015">
+      <w:hyperlink w:history="1" r:id="rIdnj_xfn8m4k85nerv-yruv">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1 июня 2020 года № 282</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -16901,51 +16901,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">393. Наследственные прогрессирующие нервно-мышечные заболевания (псевдогипертрофическая миодистрофия Дюшенна, спинальная амиотрофия Верднига-Гоффмана) и другие формы наследственных быстро прогрессирующих нервно-мышечных заболеваний.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdygb2wbs0el5a__icvbqqm">
+      <w:hyperlink w:history="1" r:id="rIdnzgc4r0t2y3o30qdr4s2n">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1 июня 2020 года № 282</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -16957,51 +16957,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">394. Полная слепота на оба глаза при неэффективности проводимого лечения; снижение остроты зрения на оба глаза и в лучше видящем глазу до 0,04 с коррекцией или концентрическое сужение поля зрения обоих глаз до 10 градусов в результате стойких и необратимых изменений.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhbnehpwj1np8zoflsnsix">
+      <w:hyperlink w:history="1" r:id="rId4esgjqkney1cz1noh3oyz">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1 июня 2020 года № 282</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -17013,51 +17013,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">395. Полная слепоглухота.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3uqulnxc5tryn5ljuklrm">
+      <w:hyperlink w:history="1" r:id="rId83xhe13hiqpzfaa8tz0jg">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1 июня 2020 года № 282</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -17069,51 +17069,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">396. Врожденный множественный артрогрипоз.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdp2ssmfmlshwuqwgo7yztt">
+      <w:hyperlink w:history="1" r:id="rIdstkow3cy9lxjxy3_h-0t8">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1 июня 2020 года № 282</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -17125,51 +17125,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">397. Анкилозирующий спондилит со стойкими выраженными, значительно выраженными нарушениями функций организма.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdakpshrjrhykmcw3loa4gy">
+      <w:hyperlink w:history="1" r:id="rIdjhrejukwumyqy_davyf8f">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1 июня 2020 года № 282</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -17182,51 +17182,51 @@
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26. Перечень медицинских показаний для установления нуждаемости в "постоянном постороннем уходе" и "постоянном постороннем уходе и надзоре" в категории лиц с ограниченными возможностями здоровья старше 18 лет</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Глава
  в редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduairpwm3iwtqygtu5iged">
+      <w:hyperlink w:history="1" r:id="rIdmboqvla0moypfuc9biw9t">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1 июня 2020 года № 282</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -17238,51 +17238,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">398. Злокачественные новообразования (с метастазами и рецидивами после радикального лечения; метастазами без выявленного первичного очага при неэффективности лечения; тяжелое общее состояние после паллиативного лечения; инкурабельность заболевания).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3liv9ilgf6pfgvk1vq2es">
+      <w:hyperlink w:history="1" r:id="rIdnlvx__yooejwwg1y2uzt6">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1 июня 2020 года № 282</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -17294,51 +17294,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">399. Неоперабельные доброкачественные новообразования головного и спинного мозга со стойкими значительно выраженными нарушениями нейромышечных, скелетных и связанных с движением (статодинамических) функций, психических, сенсорных (зрения), языковых и речевых функций, выраженными ликвородинамическими нарушениями.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwc-jjljib1xcdcchibowj">
+      <w:hyperlink w:history="1" r:id="rIdjazj1rkxqkgk-kp0lkoxe">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1 июня 2020 года № 282</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -17350,51 +17350,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">400. Отсутствие гортани после ее оперативного удаления.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdiuxonr3l15ohsjqwbtnvc">
+      <w:hyperlink w:history="1" r:id="rIdpqrvrdjt1ftxhrdyubapj">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1 июня 2020 года № 282</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -17406,51 +17406,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">401. Врожденное и приобретенное слабоумие (умственная отсталость тяжелая, умственная отсталость глубокая, тяжелая деменция).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0eventdapxhp7snrxslbk">
+      <w:hyperlink w:history="1" r:id="rIdfo5ufgedvliltwvu-qjfc">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1 июня 2020 года № 282</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -17644,51 +17644,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">V-V уровней.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0nk8_45ymp0kgrbd-ryhv">
+      <w:hyperlink w:history="1" r:id="rId-efpvjimhs2odc4dij7pg">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1 июня 2020 года № 282</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -29277,69 +29277,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdluiqeyvjl2ffi1itb4yno">
+    <w:hyperlink w:history="1" r:id="rIdvlpmv7ec_cdjt-le0pifj">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/93624</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdf2gw5pwdwit1s9zffj4vt">
+    <w:hyperlink w:history="1" r:id="rIdrkl1vuub_rc4bo7933cj7">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -29482,57 +29482,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdrmqbc6jkup5y7u603bhug" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157537" TargetMode="External"/><Relationship Id="rIdez-91bhyrto3qkmm47w90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157537" TargetMode="External"/><Relationship Id="rIdpfkpcwcsi32blgsjcfe-k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rIdf_a6ffapy_oi8og_wodnb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157745" TargetMode="External"/><Relationship Id="rIduv9ezy4w4qpp7a0m0sxff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202329" TargetMode="External"/><Relationship Id="rId_h1no2a_-l93wkv16lyc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93624#r23" TargetMode="External"/><Relationship Id="rIdllsdadujvkx_iulqprghi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93624#r24" TargetMode="External"/><Relationship Id="rIdkb_snkza1ddovltifldup" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rIdaegstz1kvzcug8lzoxiho" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93624#pr1" TargetMode="External"/><Relationship Id="rIdbdhtljmyznfftdcm3nb2o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93624#pr2" TargetMode="External"/><Relationship Id="rIdrasbw3vjb6n4loy4ujc0i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rIdqjjetflwkudssqmu-262f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rIdjp5j2ot9ht3_jyryz-kre" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rIdoxelsj_gur5ht4ollpugp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93624#pr1" TargetMode="External"/><Relationship Id="rIdheo1hortov5ajw9_ml0ik" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93624#pr2" TargetMode="External"/><Relationship Id="rIdiso4uaqyysj-mjp0q2mzd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rId8k8mqj9rgv69hqs7byx4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93624#pr3" TargetMode="External"/><Relationship Id="rIdomhmcu6vwtwxvvf5m0vhe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93624#pr4" TargetMode="External"/><Relationship Id="rIdspxcpw7xzd9nyr7igewfh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rIdjohc2t-std2k8_acj-lny" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rIdontiuq4iwfmetohd7h5gh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rIdt_r4e91rivacaj5iyded0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157745" TargetMode="External"/><Relationship Id="rIdxteg7gxv44in4qeov-jfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157745" TargetMode="External"/><Relationship Id="rIdoyryhdbib-fowalv1msyl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157745" TargetMode="External"/><Relationship Id="rIdpveiox19k_rb515k0uje8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157745" TargetMode="External"/><Relationship Id="rIddzviggioasexaqcsu5qnw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rIdlrruj_a6pnxgixdxzr99n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rIdz5w_vazxaxuj3q0k4bhqy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rIdjg1dncjw2dftahog-opkp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rIdhmdlst3bafg7lddstimh6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rIduda5kpthwmrtz5xizh_ls" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rIdlcfh-tfbfggvu5ra_1prd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rId8m2aydvvvf0kz40r6cqga" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rIdolfky2p0eemum6woht9xw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93624#pr5" TargetMode="External"/><Relationship Id="rIdnxszq3nn__agaw48zpptm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203773" TargetMode="External"/><Relationship Id="rIdgeakgvqq68xxhnmcvgy7j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203773" TargetMode="External"/><Relationship Id="rIdko_yjramoqw8xv40fztll" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203773" TargetMode="External"/><Relationship Id="rIdlkgvgy6cnokw8sdrlyjsk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rIduspg8lxmnkgntgms1cbvj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rIdhjab2nmg4eyh4tlatiqwt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rId8s4ur_379j58twfhbezp1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rIdk8yzeyulhjobw6vjxmgst" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rIdsxhbnua-nodazjsgie7vv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rId-9aww-6y-6zci_bj1tqbq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rIdwbov0azs_-oz5fjfbgtda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rIdakwowy5pfbbalbtaixznv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rIdatwobjhkciazxdoua_jzy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rIdk2zhtz9rokxswnb0-axan" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rId_svhocgnqbj071vzy_2ag" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rIdb_e1sqmqriwssarmn2ing" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rId7zh8ws3nkjfekyv5x40na" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rIdec4fgukkuviydl4vmhoqg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rIdvzr4e_jz5t_ugjpos3feo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rIdreapyk4yr8ty7d16os_2s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rIdcdcd4hkf7khwrp48hdr8m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rIdw71ffq3bhuesy_7_db3fu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rIdd6b0yo0v5-o42xedihzda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rIdfdtp17io-3zuw217u4mdy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rIdrya385kaudjwdhuiw49fl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rIdxx4ahq0ei32f55fiud4e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rIddplkbc7nkbzycx7vjrfgv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rIdbqqo2b9obxw3_xqe67vpr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rIdewlwl_tkljt2n0qrq0boe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rId3xbsj495nbxsh9laa_kgd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rIdmvk_fy3ixpijqm1za5tih" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rIdlzkhhyi8e_iaewypabguo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rIdegppdcsqtnwmbly-t2ivt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rIdmr6j3mepeejjqj6cgxj3l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rIdusle3jsl9phquw7ijecr2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rIdlx1p4x08hrwppyk_jochm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rIdgdi1lkojcyynajnwarxe8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rIdzjqd2ndy7hvnadnwlpj-u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rIdyzrcuecet9tmnx9bvki4z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rIdfunqasysytia_keylgij7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rIdztobccos0wzpdxao0xjvu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rIdln15sboymzlg2ax87x015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rIdygb2wbs0el5a__icvbqqm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rIdhbnehpwj1np8zoflsnsix" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rId3uqulnxc5tryn5ljuklrm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rIdp2ssmfmlshwuqwgo7yztt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rIdakpshrjrhykmcw3loa4gy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rIduairpwm3iwtqygtu5iged" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rId3liv9ilgf6pfgvk1vq2es" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rIdwc-jjljib1xcdcchibowj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rIdiuxonr3l15ohsjqwbtnvc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rId0eventdapxhp7snrxslbk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rId0nk8_45ymp0kgrbd-ryhv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdjvjo9il-xwm4aj-lhr72l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157537" TargetMode="External"/><Relationship Id="rIdsr7p1x-ojqr4gnu7wjwyb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157537" TargetMode="External"/><Relationship Id="rIdjraikme-d-z634-eakqcl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rIdsoprhybgb5e3h5gasej8n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157745" TargetMode="External"/><Relationship Id="rId8winl042dnj1azic5llmb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202329" TargetMode="External"/><Relationship Id="rIdxlxw5ayqxgn4v7h5gbvtp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93624#r23" TargetMode="External"/><Relationship Id="rIdpe7ylitdlilz5jbuxvjal" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93624#r24" TargetMode="External"/><Relationship Id="rIdspqreytt0jfqxsbovnqf_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rIdqlsux4i2vupvx5am_ifab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93624#pr1" TargetMode="External"/><Relationship Id="rId6rp7l3kj-apli8i2uvgrz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93624#pr2" TargetMode="External"/><Relationship Id="rIdikun5aaaibtb33gf6jheg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rIdfu1gqx0hphsut_ls5v7tq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rId2wql21acfq1i7msip7xs0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rIdourkhuhvsjcespqb0rmrt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93624#pr1" TargetMode="External"/><Relationship Id="rIdduevva9hlufwekauxekdg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93624#pr2" TargetMode="External"/><Relationship Id="rIdxtyscpgvambgzmvfehjjj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rIdkju0xevszfo1g1y5jtc80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93624#pr3" TargetMode="External"/><Relationship Id="rIdhkzlmrq64gwuhh-ip-alf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93624#pr4" TargetMode="External"/><Relationship Id="rIdbcus0zxcpwzthzqruvbbk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rIdregawfbhrfz-m7mh7cx77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rIdtw3rzz2ksbvvcdy53chi2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rIdz9jag3znjnwskny724avu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157745" TargetMode="External"/><Relationship Id="rIdctlzphkvoxi0lpetvsnde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157745" TargetMode="External"/><Relationship Id="rIdxkhsmnmvtzamgeiearyga" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157745" TargetMode="External"/><Relationship Id="rId0jsamgyehzdumkdwhe4zc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157745" TargetMode="External"/><Relationship Id="rIdd4hg9dvm6iifjnoqtoh2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rIdtgbirn4infaigrh4p8wr5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rIdjwcrv57zl_9opme7rfnyt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rIdqsf16tbhzoluaawpq4fvb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rIdjqtc5h3wlpguxpma_syk0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rIdntssvuvsfenwwc14vm_sd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rIdb93epudpv9igaajb5sxch" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rId_bijnzxqsqt3gwydnlr8k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rId7ynspzzbxxuhafvdnmmqc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93624#pr5" TargetMode="External"/><Relationship Id="rIdlj5i1j1_2mpwuuw0v7uwo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203773" TargetMode="External"/><Relationship Id="rId9ecojc8itxyt2-cavpbh3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203773" TargetMode="External"/><Relationship Id="rIdiovfvgb4sz5panhuka4_f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203773" TargetMode="External"/><Relationship Id="rIdx2twd8ygbz5l0yq9uyle-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rIdkmltopxtxq8tr3pjsveey" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rId7g6e1aj8ubhom6plwzble" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rIdyn-dm30dfcbliduk_gx0p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rIddxiv-6mkcb3c-lthvdiz7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rIdpbxq96e_yjkrscax0xiuc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rId41hlfgeznfr6xez_iomjj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rIdruxemwl903-uloxc9ophw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rIdg2nqgdcfjifuuhq9qbshu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rIddx4b537tegub07qn0bmcr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rIdkhh3ur7v3klht8p9vuoyw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rIdvdsjt7ui7hrg5jvjs8xea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rIdedzb4ngy3x29-9tumojfk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rIdsr3irifcrpxrjchixkalp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rIdaz_wiclfnnpg80adxiylc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rId36f-9uldolmyrpmmkdqdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rIdmdygcfvep2jwili0dvm0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rIddme9hrzdvtwi34-xhhv7p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rIdo1sbn363cmosx8calbivf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rIdvxbmi_tovjulwczov2mea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rIdufi3y34d4-m3e4_wey_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rIdz6kd-wotzdqorlwe2tt38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rIdshn-2fwlwev2b2rzp8kma" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rIdlgx27xddu9bejph0d0e3r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rIdqtvjhdszwqwzchb2q-aum" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rIdia9pz_capprxv5tiwgn2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rIddkvwnj-5ep4cgxrckhmxn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rIdpbawficst0ds81yqh8jh1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rIdmjl6rgyql1nrpanpkyq-n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rIdbwavx_kcnqoevlf9q_zbv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rIdgt5jm2mzcqytt9etaeliu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rId1dvsgxjpdtabshkr_fft2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rIdwymigz84hfe7vhfhxo8vu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rIdo-clf4o4mi55sa1mc8kdx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rIdhjidzrusfs_ufafxgfhc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rIdk00ig3_rppe9s7cxj4vip" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rIddnvqozf6juixhb73hvfh0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rIdo7wasfy50ar7x5j7lz-kk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rIdnj_xfn8m4k85nerv-yruv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rIdnzgc4r0t2y3o30qdr4s2n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rId4esgjqkney1cz1noh3oyz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rId83xhe13hiqpzfaa8tz0jg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rIdstkow3cy9lxjxy3_h-0t8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rIdjhrejukwumyqy_davyf8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rIdmboqvla0moypfuc9biw9t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rIdnlvx__yooejwwg1y2uzt6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rIdjazj1rkxqkgk-kp0lkoxe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rIdpqrvrdjt1ftxhrdyubapj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rIdfo5ufgedvliltwvu-qjfc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rId-efpvjimhs2odc4dij7pg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93930" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdluiqeyvjl2ffi1itb4yno" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93624" TargetMode="External"/><Relationship Id="rIdf2gw5pwdwit1s9zffj4vt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdvlpmv7ec_cdjt-le0pifj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93624" TargetMode="External"/><Relationship Id="rIdrkl1vuub_rc4bo7933cj7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>