--- v0 (2026-09-24)
+++ v1 (2026-09-24)
@@ -101,51 +101,51 @@
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="480"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">УТРАТИЛО СИЛУ
  в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddn9hczkpynmijb5c_zyj9">
+      <w:hyperlink w:history="1" r:id="rIdf4vkyyouybzzj3_ksa2ak">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров КР от 25 марта 2022 года № 166</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -223,133 +223,133 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В соответствии со статьей 79 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2iycooycck4trxkq37wxf">
+      <w:hyperlink w:history="1" r:id="rIdcvzvbpcm4ks665xhuh4tu">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Конституции</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики Правительство Кыргызской Республики постановляет:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Одобрить проект Закона Кыргызской Республики "О внесении изменений в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqll0ryypmemjhdkrado2j">
+      <w:hyperlink w:history="1" r:id="rIdavyljkwhiaawq3q8z8byv">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закон</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "О республиканском бюджете Кыргызской Республики на 2012 год и прогнозе на 2013-2014 годы".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Внести указанный законопроект на рассмотрение в Жогорку Кенеш Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Просить Жогорку Кенеш Кыргызской Республики рассмотреть данный законопроект во внеочередном порядке, как неотложный, в соответствии с частью 2 статьи 80 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrala8zlrs2yi0dehiivyk">
+      <w:hyperlink w:history="1" r:id="rIdr7e6pv9dps-ijhoxac0cw">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Конституции</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -854,71 +854,71 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Правительство Кыргызской Республики на основании статьи 15 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIda_ddgioo1zvuhsd_wavq2">
+      <w:hyperlink w:history="1" r:id="rId6tw8p1qr6ydejy8egvln5">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закона</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "Об основных принципах бюджетного права в Кыргызской Республике" вносит следующие изменения в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIds0hm16abr5xvuwu4_2egm">
+      <w:hyperlink w:history="1" r:id="rIdfs70dxdsby21h6zydbofx">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закон</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "О республиканском бюджете Кыргызской Республики на 2012 год и прогнозе на 2013-2014 годы".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -28986,71 +28986,71 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Правительство Кыргызской Республики на основании статьи 15 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7d6escy6hrdoxddogpure">
+      <w:hyperlink w:history="1" r:id="rIdfilerd3mrb-u6j5hzrbfo">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закона</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "Об основных принципах бюджетного права в Кыргызской Республике" вносит следующие изменения в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdncjcpn066cus8q-uiirzs">
+      <w:hyperlink w:history="1" r:id="rIdkgfque96cnuwmshoquxak">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закон</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "О республиканском бюджете Кыргызской Республики на 2012 год и прогнозе на 2013-2014 годы".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -29838,51 +29838,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Уточненный бюджет на 2012 год по Госаппарату со специальными средствами проектируется в размере 5179,5 млн. сомов по отношению к утвержденному бюджету 2012 года (4923,2 млн. сомов) с увеличением на 256,3 млн. сомов, т.е. на 5,2%. Из них, бюджетные средства составили 4151,8 млн. сомов, по отношению к утвержденному бюджету 2012 года (4040,7 млн. сомов) с увеличением на 111,2 млн. сомов, т.е. на 2,8%. Специальные средства составили 1027,6 млн. сомов и по отношению к утвержденному бюджету 2012 года (882,5 млн. сомов) с увеличением на 145,1 млн. сомов, т.е. на 16,4%.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Увеличение бюджетных средств по государственному аппарату связано с дополнительно выделенными ассигнованиями на проведение выборов местных кенешей согласно </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdarpiup3lgo0irdcy8s6ma">
+      <w:hyperlink w:history="1" r:id="rId-3j6xqfwcplfaglvd1vte">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Указа</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики от 24 сентября 2012 года за № 204 Центральной избирательной комиссии и проведению референдумов Кыргызской Республики в сумме 168,6 млн. сомов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -31376,51 +31376,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">По ГП "Кыргызжилкоммунсоюз"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rId6zjk3wtihgsegviuqsagu">
+      <w:hyperlink w:history="1" r:id="rIdffgywwqbl3sgebdscr7wf">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Законом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> "О республиканском бюджете на 2012 год и прогнозе на 2013-2014 годы" на субсидирование тепловой энергии, отпускаемой населению по регулируемым государством тарифам, предусмотрено 738,2 млн. сом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -31620,51 +31620,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Увеличение фонда денежного довольствия Министерства обороны произведено согласно Указу Президента Кыргызской Республики № 374 от 17.10.2008 года "Об утверждении концепции реформирования Министерства обороны Кыргызской Республики", где предусмотрено поэтапное увеличение численности военнослужащих контрактной службы и сокращение численности военнослужащих срочной службы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Потребность по статье "Приобретение продуктов питания" определяется в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjnyherqwj9e0yjmzcw3ku">
+      <w:hyperlink w:history="1" r:id="rIdtipjy4oxx8qkg81essd48">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства от 17 октября 2002 года № 706 "О нормах продовольственного пайка военнослужащих Вооруженных Сил Кыргызской Республики". Увеличение средств по статье "Приобретение продуктов питания" произведено в связи с повышением цен на продуты питания.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -32074,51 +32074,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Увеличение средств по статье "Транспортные услуги" произведено в связи с задолженностью за 2012 год и для обеспечения деятельности автотранспортом Комитета.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Потребность по статье "Приобретение продуктов питания" определяется в соответствии с постановлением Правительства </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmnfd6et7cl6mnyq35qwzs">
+      <w:hyperlink w:history="1" r:id="rIdophzwt0pqofugdth6idtb">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">от 17 октября 2002 года № 706</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> "О нормах продовольственного пайка военнослужащих Вооруженных Сил Кыргызской Республики".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -32360,51 +32360,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Расходы увеличены по статье "Приобретение продуктов питания" в сумме 12,0 млн. сомов в связи с задолженностью и подорожанием продуктов питания.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Потребность по статье "Приобретение продуктов питания" определяется в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdryr1jshmor5geossd2bkd">
+      <w:hyperlink w:history="1" r:id="rIdz0mfb7gibwfq6ll78hnr1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства от 17 октября 2002 года № 706 "О нормах продовольственного пайка военнослужащих Вооруженных Сил Кыргызской Республики".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -32422,99 +32422,99 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">По Государственной службе финансовой полиции при ПКР расходы республиканского бюджета в 2012 году составят 81,9 млн. сомов, относительно утвержденного бюджета 2012 года (84,0 млн. сомов) расходы уменьшены на 2,1 млн. сомов, в том числе но статьям: "Расходы служебные поездки" - 0,1 млн. сомов, Транспортные услуги" - 0,9 млн. сомов, "Приобретение прочих услуг" - 1,1 млн. сомов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9n-1ozeb-xw3bcp8dqemk">
+      <w:hyperlink w:history="1" r:id="rIdwnjnjl_k7fvnwaijdkcuo">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "О ликвидации Государственной службы финансовой полиции при Правительстве Кыргызской Республики от 15 марта 2012 года № 175 ликвидирована Государственная служба финансовой полиции при Правительстве Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">По Государственной службе по борьбе с экономическими преступлениями при ПКР расходы республиканского бюджета в 2012 году составят 30,4 млн. сомов, относительно утвержденного бюджета 2012 года (43,6 млн. сомов) расходы уменьшены на 13,2 млн. сомов, в том числе по статьям: "Заработная плата" - 10,5 млн. сомов, "Расходы служебные поездки" - 0,3 млн. сомов, Транспортные услуги" - 1,0 млн. сомов, "Приобретение прочих услуг" - 0,9 млн. сомов и "Машины и оборудования" - 0,5 млн. сомов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkalfk37w_vgakwbndvpsi">
+      <w:hyperlink w:history="1" r:id="rIdt4m8w9_a9yt4u57l1icvn">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики № 176 от 15 марта 2012 года образована Государственная служба по борьбе с экономическими преступлениями при Правительстве Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
@@ -32784,51 +32784,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Для выполнения обязательства государства по льготному пенсионному обеспечению отдельных категорий населения, по выплате компенсаций и надбавок к пенсии, а также на финансирование базовой части пенсии, согласно </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtnpwvcod8y8pomidvtbwv">
+      <w:hyperlink w:history="1" r:id="rIdnt52xtiix3ctfdlwo82h1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Указу</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики "О базовой части пенсии" от 26.05.2009 года № 252 из республиканского бюджета в размере 60%, на 2012 год были утверждены трансферты в Социальный фонд в сумме 10881,1 млн. сомов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -33350,51 +33350,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5guwseeljvey8qs3f5pbe">
+      <w:hyperlink w:history="1" r:id="rIdoqfxh9man9gyjarxh_txl">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Законом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "О республиканском бюджете КР на 2012 год и прогнозе на 2013-2014 годы" расходы по разделу "Организация отдыха и культурно-религиозная деятельность" на 2012 год утверждены в сумме 1669,3 млн. сомов, в процессе исполнения бюджета расходы учреждений по незащищенным статьям расходов сокращены на 96,6 млн. сомов, из них:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -33496,51 +33496,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Общий объем уточненного местного бюджета на 2012 год составил 24048,4 млн. сомон и по сравнению с последним утвержденным местным бюджетом согласно Закону КР № 119 от 16.07.2012 года "О внесении изменений и дополнений в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdphxnogptk-vagxo7sk2m_">
+      <w:hyperlink w:history="1" r:id="rIdokjegjektefelb0l84xss">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закон</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> КР "О республиканском бюджете КР на 2012 год и прогнозе на 2013-2014 годы" (23336,7 млн. сомов) увеличился на 711,6 млн. сомов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -33586,145 +33586,145 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Увеличение официальных трансфертов из республиканского бюджета местным бюджетам произошло на основании нижеследующих нормативно-правовых актов:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- в соответствии с постановлениями ПКР </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfjygntfj4kjmmitixtzhp">
+      <w:hyperlink w:history="1" r:id="rIdbwosao2qgtd3cqgnu-gco">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">№ 563 от 20.09.2011 года</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> "О переводе общеобразовательных организаций КР на подушевой принцип финансирования", </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId65gjvcwvz3jqsduczprol">
+      <w:hyperlink w:history="1" r:id="rIdepyisqkulemhxdnrykp01">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">№ 18 от 19.01.2011</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> года "О введении новых условий оплаты труда работников образовательных организаций", </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfqpik10j3w42crthqcyia">
+      <w:hyperlink w:history="1" r:id="rIdkvyd9jj6xzjs1pqwpkfjh">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">№ 270 от 31.05.2011 года</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Об утверждении </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqz7jhcjc1dg38zjj4iabf">
+      <w:hyperlink w:history="1" r:id="rIdvaqp8fo3sxxkldmqiuia6">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Инструкции</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> о порядке исчисления заработной платы работников образовательных организаций" и УКПКР № 122 от 25.06.2012 года, а также обращения Управления делами Президента КР за № 01-9-04/699 от 05.09.2012 года дополнительно предусмотрено на финансирование категориального гранта 454,8 млн. сомов;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- согласно </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2yqaax8nn72ydgsufsbir">
+      <w:hyperlink w:history="1" r:id="rIdctg7zvwjkrphmbyn6imgg">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закона</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> КР № 111 от 27.06.2002 года "Об организации питания учащихся в общеобразовательных школах Кыргызской Республики" на питание учащихся 1-4 классов профинансировано 96,5 млн. сомов;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -36103,51 +36103,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">┌──────────────────────────────────┬──────────────────────────────────┐</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">│   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7jb8x8jn71ajx0fpiiz5m">
+      <w:hyperlink w:history="1" r:id="rIdvkggmrchki3dd0ips7csl">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закон</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики    │     Проект Закона Кыргызской     │</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -37221,69 +37221,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rId4yifzst67moamp8n-hq8e">
+    <w:hyperlink w:history="1" r:id="rIdf79jkcfa-mvs3vi4mixha">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/93972</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdlcbucunuv1io-nkgdxko6">
+    <w:hyperlink w:history="1" r:id="rIdgf2mddvtrovimhbqbhxsx">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -37426,57 +37426,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIddn9hczkpynmijb5c_zyj9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159126" TargetMode="External"/><Relationship Id="rId2iycooycck4trxkq37wxf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202913" TargetMode="External"/><Relationship Id="rIdqll0ryypmemjhdkrado2j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203641" TargetMode="External"/><Relationship Id="rIdrala8zlrs2yi0dehiivyk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202913" TargetMode="External"/><Relationship Id="rIda_ddgioo1zvuhsd_wavq2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/86" TargetMode="External"/><Relationship Id="rIds0hm16abr5xvuwu4_2egm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203641" TargetMode="External"/><Relationship Id="rId7d6escy6hrdoxddogpure" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/86" TargetMode="External"/><Relationship Id="rIdncjcpn066cus8q-uiirzs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203641" TargetMode="External"/><Relationship Id="rIdarpiup3lgo0irdcy8s6ma" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/61443" TargetMode="External"/><Relationship Id="rId6zjk3wtihgsegviuqsagu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203641" TargetMode="External"/><Relationship Id="rIdjnyherqwj9e0yjmzcw3ku" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/53914" TargetMode="External"/><Relationship Id="rIdmnfd6et7cl6mnyq35qwzs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/53914" TargetMode="External"/><Relationship Id="rIdryr1jshmor5geossd2bkd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/53914" TargetMode="External"/><Relationship Id="rId9n-1ozeb-xw3bcp8dqemk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92959" TargetMode="External"/><Relationship Id="rIdkalfk37w_vgakwbndvpsi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92960" TargetMode="External"/><Relationship Id="rIdtnpwvcod8y8pomidvtbwv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/60207" TargetMode="External"/><Relationship Id="rId5guwseeljvey8qs3f5pbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203641" TargetMode="External"/><Relationship Id="rIdphxnogptk-vagxo7sk2m_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203641" TargetMode="External"/><Relationship Id="rIdfjygntfj4kjmmitixtzhp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/95269" TargetMode="External"/><Relationship Id="rId65gjvcwvz3jqsduczprol" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/95005" TargetMode="External"/><Relationship Id="rIdfqpik10j3w42crthqcyia" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92689" TargetMode="External"/><Relationship Id="rIdqz7jhcjc1dg38zjj4iabf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92690" TargetMode="External"/><Relationship Id="rId2yqaax8nn72ydgsufsbir" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1067" TargetMode="External"/><Relationship Id="rId7jb8x8jn71ajx0fpiiz5m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203641" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdf4vkyyouybzzj3_ksa2ak" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159126" TargetMode="External"/><Relationship Id="rIdcvzvbpcm4ks665xhuh4tu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202913" TargetMode="External"/><Relationship Id="rIdavyljkwhiaawq3q8z8byv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203641" TargetMode="External"/><Relationship Id="rIdr7e6pv9dps-ijhoxac0cw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202913" TargetMode="External"/><Relationship Id="rId6tw8p1qr6ydejy8egvln5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/86" TargetMode="External"/><Relationship Id="rIdfs70dxdsby21h6zydbofx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203641" TargetMode="External"/><Relationship Id="rIdfilerd3mrb-u6j5hzrbfo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/86" TargetMode="External"/><Relationship Id="rIdkgfque96cnuwmshoquxak" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203641" TargetMode="External"/><Relationship Id="rId-3j6xqfwcplfaglvd1vte" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/61443" TargetMode="External"/><Relationship Id="rIdffgywwqbl3sgebdscr7wf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203641" TargetMode="External"/><Relationship Id="rIdtipjy4oxx8qkg81essd48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/53914" TargetMode="External"/><Relationship Id="rIdophzwt0pqofugdth6idtb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/53914" TargetMode="External"/><Relationship Id="rIdz0mfb7gibwfq6ll78hnr1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/53914" TargetMode="External"/><Relationship Id="rIdwnjnjl_k7fvnwaijdkcuo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92959" TargetMode="External"/><Relationship Id="rIdt4m8w9_a9yt4u57l1icvn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92960" TargetMode="External"/><Relationship Id="rIdnt52xtiix3ctfdlwo82h1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/60207" TargetMode="External"/><Relationship Id="rIdoqfxh9man9gyjarxh_txl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203641" TargetMode="External"/><Relationship Id="rIdokjegjektefelb0l84xss" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203641" TargetMode="External"/><Relationship Id="rIdbwosao2qgtd3cqgnu-gco" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/95269" TargetMode="External"/><Relationship Id="rIdepyisqkulemhxdnrykp01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/95005" TargetMode="External"/><Relationship Id="rIdkvyd9jj6xzjs1pqwpkfjh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92689" TargetMode="External"/><Relationship Id="rIdvaqp8fo3sxxkldmqiuia6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92690" TargetMode="External"/><Relationship Id="rIdctg7zvwjkrphmbyn6imgg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1067" TargetMode="External"/><Relationship Id="rIdvkggmrchki3dd0ips7csl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203641" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4yifzst67moamp8n-hq8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93972" TargetMode="External"/><Relationship Id="rIdlcbucunuv1io-nkgdxko6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdf79jkcfa-mvs3vi4mixha" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93972" TargetMode="External"/><Relationship Id="rIdgf2mddvtrovimhbqbhxsx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>