--- v0 (2026-09-24)
+++ v1 (2026-09-24)
@@ -101,51 +101,51 @@
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">УТРАТИЛО СИЛУ
  в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdj5v0pcrfdhoswd9m-izdk">
+      <w:hyperlink w:history="1" r:id="rId2onwadshuoidbk0mzlr2e">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров КР от 25 марта 2022 года № 166</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -209,71 +209,71 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">О заключении Правительства Кыргызской Республики на проект Закона Кыргызской Республики "О внесении дополнений и изменений в некоторые законодательные акты Кыргызской Республики"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В соответствии со статьей 80 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2iea9wo1khuwet_bqc1f-">
+      <w:hyperlink w:history="1" r:id="rIdiyq-wsha8dycugpw2fufj">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Конституции</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики и статьей 31 конституционного </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyw_e3xxv_f2_0dlea-oag">
+      <w:hyperlink w:history="1" r:id="rIdd_j5-13jx8br6ev8aozji">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закона</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "О Правительстве Кыргызской Республики" Правительство Кыргызской Республики</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
@@ -370,51 +370,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Одобрено
  </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtyu-hzc-qnnx0hqqepsqz">
+      <w:hyperlink w:history="1" r:id="rIdp9a6npocjc2piqrz1otv9">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства
  Кыргызской Республики
  от 3 июля 2013 года № 397</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
@@ -450,71 +450,71 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Правительство Кыргызской Республики в соответствии со статьей 80 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdboliggzeh64fui5vuhxft">
+      <w:hyperlink w:history="1" r:id="rIdphedoj4frlhugqpnsn2bh">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Конституции</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики и статьей 31 конституционного </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrxjp8xtbyepbbtcg-rbl3">
+      <w:hyperlink w:history="1" r:id="rIdgasbpu25rarwafxsqoqwr">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закона</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "О Правительстве Кыргызской Республики", рассмотрев проект Закона Кыргызской Республики "О внесении дополнений и изменений в некоторые законодательные акты Кыргызской Республики", инициированный депутатами Жогорку Кенеша Кыргызской Республики Н.В.Никитенко, А.А.Сасыкбаевой, Э.С.Иманалиевой, Д.Д.Бекешовым, Б.С.Кадыровым, приходит к следующему заключению.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -532,317 +532,317 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В этой связи, частью 1 статьи 1 проекта Закона предлагается раскрыть понятийные аппараты таких терминов, как "индивидуальное обучение", "инклюзивное образование" и "специальные условия обучения (воспитания)". Так, в частности, под индивидуальным обучением понимается процесс освоения общеобразовательных и профессиональных образовательных программ лицом, посещение образовательной организации которым невозможно постоянно или временно, в связи с состоянием здоровья, заключающийся в освоении указанных образовательных программ в домашних условиях, с участием преподавателей соответствующей образовательной организации, в том числе с использованием дистанционных образовательных технологий.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Вместе с тем следует отметить, что в соответствии со статьей 34 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfnd5t4oq3u-l7mrvfnvc8">
+      <w:hyperlink w:history="1" r:id="rIdkix1phrad4dd-gjj0wn4b">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закона</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "О правах и гарантиях лиц с ограниченными возможностями здоровья" образование, профессиональная подготовка и повышение квалификации лиц с ограниченными возможностями здоровья осуществляются в различных формах, в том числе в очной, очно-заочной и дистантной формах, экстерната, путем обучения в специальных группах, классах и по индивидуальным учебным планам, включая обучение на дому.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В свою очередь, форма обучения на дому регламентируется статьей 39 указанного </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdql5wnm-pql29v-00cxdfj">
+      <w:hyperlink w:history="1" r:id="rIdk5opf_-r-vifrpcugqye4">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закона</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, согласно которой в случаях, когда отсутствует возможность осуществлять воспитание и обучение детей с ограниченными возможностями здоровья в образовательных организациях общего типа или специальных образовательных организациях, с учетом желания родителей воспитание и обучение проводятся на дому. Органы управления образованием и образовательные организации обеспечивают обучение детей с ограниченными возможностями здоровья на дому по общеобразовательной или индивидуальной программе.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Таким образом, принимая во внимание вышеизложенное, отмечаем, что термин "обучение на дому" поглощает по смыслу понятие "индивидуальное обучение".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Кроме того, обращаем внимание на то, что в тексте </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwk9zcavkqt549nssw42mk">
+      <w:hyperlink w:history="1" r:id="rIdf6jxdqymxeobcqgy1xux3">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закона</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "Об образовании" и представленного проекта Закона не используется понятие "индивидуальное обучение".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">По абзацу четвертому части 1 статьи 1 проекта Закона отмечаем, что в абзаце седьмом статьи 1 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbt9gpkqnbqbczl_o_c83w">
+      <w:hyperlink w:history="1" r:id="rId6ywk5cqywzxx9buoeauxl">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закона</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "О дошкольном образовании" под понятием "инклюзивное образование" понимается образование, обеспечивающее его доступность для уязвимых категорий детей, в том числе со специальными нуждами, с учетом создания условий для их обучения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">По абзацу шестому части 1 статьи 1 проекта Закона отмечаем, что в абзаце тридцатом статьи 1 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdl4xstzbbipnw5erulhrg5">
+      <w:hyperlink w:history="1" r:id="rIdlpfelvp3vz6p3npfothmk">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закона</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "Об образовании" предусмотрено понятие "специальное образование", под которым понимается обучение детей с отклонениями в физическом или психическом развитии, осуществляемое в специальных или обычных учебных заведениях.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Частью 6 предлагаемой редакции статьи 24-1, изложенной в пункте 4 статьи 1 проекта, предусматривается, что финансирование обучения лиц с ограниченными возможностями здоровья в образовательных организациях общего типа будет осуществляться за счет средств государственного бюджета.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Однако, согласно статье 7 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqnefsw_ifu-oqe1-cmoaf">
+      <w:hyperlink w:history="1" r:id="rIddi3o59_l5wax7c28jthg2">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закона</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "Об образовании", государство в лице Правительства обеспечивает право граждан на образование, в том числе путем предоставления лицам с ограниченными возможностями здоровья бесплатного начального профессионального, среднего профессионального и высшего профессионального образования, в пределах квот, ежегодно утверждаемых Правительством Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В соответствии со статьей 33 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdo8rhajljq9n6jcdvnp_bw">
+      <w:hyperlink w:history="1" r:id="rIdqucgyx8yns7zdtc6dj2p-">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закона</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "О правах и гарантиях лиц с ограниченными возможностями здоровья" воспитание и обучение лиц с ограниченными возможностями здоровья и их детей в государственных общеобразовательных учреждениях осуществляются бесплатно и без ограничения в возрасте. Негосударственные образовательные учреждения вправе устанавливать льготы по оплате за обучение детям с ограниченными возможностями здоровья.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">При этом отмечаем, что в статьях 33-40 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdssmsvlw0ael_4nd42mh-6">
+      <w:hyperlink w:history="1" r:id="rIduvz3-fjdfk7yr5kpilcpp">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закона</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "О правах и гарантиях лиц с ограниченными возможностями здоровья" достаточно полно отражены вопросы обеспечения доступа к получению образования и профессиональной подготовки лиц с ограниченными возможностями здоровья.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -860,269 +860,269 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Вместе с тем, целесообразней предусмотреть положение, согласно которому педагогические работники с ограниченными возможностями здоровья должны будут иметь своего помощника, который будет помогать им в полной мере осуществлять свои профессиональные обязанности.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Частью 8 статьи 1 проекта Закона предлагается часть 2 статьи 40 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdelf2d9xvr6yekwrrsw2-v">
+      <w:hyperlink w:history="1" r:id="rIdfo_c36bfbgiddm6vajmsp">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закона</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "Об образовании" дополнить предложением, согласно которому при организации и проведении общереспубликанского тестирования должны быть созданы все необходимые условия для прохождения тестирования лицами с ограниченными возможностями здоровья. При этом отмечаем, что термин "необходимые условия" является оценочным, дает избыточно широкую возможность трактовки данной нормы и носит коррупциогенный характер. В связи с чем необходимо изложить исчерпывающий перечень упомянутых условий либо ограничиться их четкой характеристикой.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Представленным проектом Закона фактически исключаются 2 формы обучения, существующие в настоящее время - дистанционная и заочная. При этом, не предлагаются механизмы решения проблем, касающихся дальнейшего обучения лиц, которые в настоящее время обучаются по дистанционной и заочной формах.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">На современном этапе исключение из </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId36lvctnk2adj7sdi_glqv">
+      <w:hyperlink w:history="1" r:id="rIdamjqkezwfthcw8ofbxun0">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закона</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "Об образовании" заочной формы образования преждевременно, так как в системе высшего профессионального образования только с 2012 года начался поэтапный переход от заочной формы обучения к дистанционному обучению, при приеме на первый курс. Однако, на старших курсах в течение 3-4 лет будет продолжаться реализация заочной формы обучения до выпуска студентов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Согласно абзацу четвертому статьи 14 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdowhsb8ylau87oq5mjr7qj">
+      <w:hyperlink w:history="1" r:id="rIdmgrygbsvexefks0zqyzcp">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закона</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "Об образовании", изложенному в абзаце шестом части 3 статьи 1 проекта Закона, образовательная организация может использовать дистанционные образовательные технологии для реализации образовательной программы частично или в полном объеме, в порядке, установленном уполномоченным государственным органом в области образования Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В этой связи необходимо отметить, что термин "может" создает коррупциогенный фактор и представляет право субъектам по своему усмотрению, не руководствуясь четкими, законодательными критериями, толковать ту или иную ситуацию.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Аналогичные замечания по абзацу пятому статьи 14 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7dtj-fkjqhbp2a-uw4qwn">
+      <w:hyperlink w:history="1" r:id="rIdb7bis7cikmblhgdoturgz">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закона</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "Об образовании", изложенному в абзаце седьмом части 3 статьи 1 проекта Закона.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Перечень профессий и специальностей, получение которых не допускается в форме экстерната и в очно-заочной (вечерней) форме образования, а также порядок использования дистанционных образовательных технологий будут обладать характеристиками нормативного правового акта, содержащего общеобязательные правила поведения, рассчитанные на неопределенный круг лиц и неоднократное применение, а соответственно могут быть утверждены только нормотворческими органами, определенными статьей 5 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqii3ao1kmr1lj0jp1vuna">
+      <w:hyperlink w:history="1" r:id="rIdtodxxxmy2viluh0_nlgka">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закона</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "О нормативных правовых актах Кыргызской Республики", в число которых уполномоченный государственный орган в области образования не входит. В связи с чем, необходимо пересмотреть указанную статью проекта, наделяющую уполномоченный государственный орган в области образования правом принимать нормативные правовые акты.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Одновременно отмечаем, что принятие представленного проекта Закона повлечет за собой дополнительные финансовые расходы из республиканского бюджета. Вместе с тем, согласно статье 26 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmrbexroy4sulbz1mhkl4q">
+      <w:hyperlink w:history="1" r:id="rIdrbjsjh47qzp8a3op2za6o">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закона</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "О нормативных правовых актах Кыргызской Республики" нормативные правовые акты, реализация которых влечет финансирование из государственного бюджета, не подлежат принятию до определения по ним источника финансирования. В соответствии со статьей 25 указанного </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdj4ct7zgybnyzwbtakm6ip">
+      <w:hyperlink w:history="1" r:id="rId-g3ubgw41ccop2du2a9xe">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закона</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> справка-обоснование к проекту представленного Закона должна в обязательном порядке содержать сведения об источниках финансирования. Соответствующая информация, а также финансово-экономические расчеты данного законопроекта не были представлены.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1215,69 +1215,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdkz-nahqhygmms6tlsekht">
+    <w:hyperlink w:history="1" r:id="rIduzhklvlvzmn01gkoynbbc">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/94574</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rId7ahiykoolfdpfovog_oaz">
+    <w:hyperlink w:history="1" r:id="rId7ey126cfxln-ei6nquyll">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1420,57 +1420,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdj5v0pcrfdhoswd9m-izdk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159126" TargetMode="External"/><Relationship Id="rId2iea9wo1khuwet_bqc1f-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202913" TargetMode="External"/><Relationship Id="rIdyw_e3xxv_f2_0dlea-oag" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203685" TargetMode="External"/><Relationship Id="rIdtyu-hzc-qnnx0hqqepsqz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94574" TargetMode="External"/><Relationship Id="rIdboliggzeh64fui5vuhxft" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202913" TargetMode="External"/><Relationship Id="rIdrxjp8xtbyepbbtcg-rbl3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203685" TargetMode="External"/><Relationship Id="rIdfnd5t4oq3u-l7mrvfnvc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202329" TargetMode="External"/><Relationship Id="rIdql5wnm-pql29v-00cxdfj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202329" TargetMode="External"/><Relationship Id="rIdwk9zcavkqt549nssw42mk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1216" TargetMode="External"/><Relationship Id="rIdbt9gpkqnbqbczl_o_c83w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202646" TargetMode="External"/><Relationship Id="rIdl4xstzbbipnw5erulhrg5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1216" TargetMode="External"/><Relationship Id="rIdqnefsw_ifu-oqe1-cmoaf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1216" TargetMode="External"/><Relationship Id="rIdo8rhajljq9n6jcdvnp_bw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202329" TargetMode="External"/><Relationship Id="rIdssmsvlw0ael_4nd42mh-6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202329" TargetMode="External"/><Relationship Id="rIdelf2d9xvr6yekwrrsw2-v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1216" TargetMode="External"/><Relationship Id="rId36lvctnk2adj7sdi_glqv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1216" TargetMode="External"/><Relationship Id="rIdowhsb8ylau87oq5mjr7qj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1216" TargetMode="External"/><Relationship Id="rId7dtj-fkjqhbp2a-uw4qwn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1216" TargetMode="External"/><Relationship Id="rIdqii3ao1kmr1lj0jp1vuna" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202591" TargetMode="External"/><Relationship Id="rIdmrbexroy4sulbz1mhkl4q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202591" TargetMode="External"/><Relationship Id="rIdj4ct7zgybnyzwbtakm6ip" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202591" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2onwadshuoidbk0mzlr2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159126" TargetMode="External"/><Relationship Id="rIdiyq-wsha8dycugpw2fufj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202913" TargetMode="External"/><Relationship Id="rIdd_j5-13jx8br6ev8aozji" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203685" TargetMode="External"/><Relationship Id="rIdp9a6npocjc2piqrz1otv9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94574" TargetMode="External"/><Relationship Id="rIdphedoj4frlhugqpnsn2bh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202913" TargetMode="External"/><Relationship Id="rIdgasbpu25rarwafxsqoqwr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203685" TargetMode="External"/><Relationship Id="rIdkix1phrad4dd-gjj0wn4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202329" TargetMode="External"/><Relationship Id="rIdk5opf_-r-vifrpcugqye4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202329" TargetMode="External"/><Relationship Id="rIdf6jxdqymxeobcqgy1xux3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1216" TargetMode="External"/><Relationship Id="rId6ywk5cqywzxx9buoeauxl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202646" TargetMode="External"/><Relationship Id="rIdlpfelvp3vz6p3npfothmk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1216" TargetMode="External"/><Relationship Id="rIddi3o59_l5wax7c28jthg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1216" TargetMode="External"/><Relationship Id="rIdqucgyx8yns7zdtc6dj2p-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202329" TargetMode="External"/><Relationship Id="rIduvz3-fjdfk7yr5kpilcpp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202329" TargetMode="External"/><Relationship Id="rIdfo_c36bfbgiddm6vajmsp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1216" TargetMode="External"/><Relationship Id="rIdamjqkezwfthcw8ofbxun0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1216" TargetMode="External"/><Relationship Id="rIdmgrygbsvexefks0zqyzcp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1216" TargetMode="External"/><Relationship Id="rIdb7bis7cikmblhgdoturgz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1216" TargetMode="External"/><Relationship Id="rIdtodxxxmy2viluh0_nlgka" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202591" TargetMode="External"/><Relationship Id="rIdrbjsjh47qzp8a3op2za6o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202591" TargetMode="External"/><Relationship Id="rId-g3ubgw41ccop2du2a9xe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202591" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdkz-nahqhygmms6tlsekht" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94574" TargetMode="External"/><Relationship Id="rId7ahiykoolfdpfovog_oaz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIduzhklvlvzmn01gkoynbbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94574" TargetMode="External"/><Relationship Id="rId7ey126cfxln-ei6nquyll" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>