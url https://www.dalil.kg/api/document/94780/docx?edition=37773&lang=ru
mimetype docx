--- v0 (2026-09-25)
+++ v1 (2026-09-26)
@@ -183,181 +183,181 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановлений Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdocllpdoducl43ov0itg5o">
+      <w:hyperlink w:history="1" r:id="rIdmkme1u8bgoeibsemhp-mf">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">18 октября 2013 года № 561</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdleopacve_8zhvqeelouow">
+      <w:hyperlink w:history="1" r:id="rIdetv53eyethqengv3ndzfp">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">20 августа 2020 года № 427</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrrmj7hjdrwdjfbhqobjaq">
+      <w:hyperlink w:history="1" r:id="rIdudd4k3x7lltyvcxtntbl4">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">17 июня 2022 года № 325</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdugtifedyt4l5jiy20nwzr">
+      <w:hyperlink w:history="1" r:id="rIdoxdazsoxbv-mg8v5lyqqm">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">2022-жылдын 27-сентябрындагы </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">N</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> 526</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0a0tgab1nscet-9bs7scv">
+      <w:hyperlink w:history="1" r:id="rId-m6325phn1utwkhak8nht">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> 20 августа 2025 года № 505</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> )</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -432,51 +432,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgwftarm1ekudgxerwo14v">
+      <w:hyperlink w:history="1" r:id="rIdsqds2z7qcvf0u_3qdtntw">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">17 июня 2022 года № 325</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -535,51 +535,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Председатель Кабинета Министров реализует право законодательной инициативы посредством внесения законопроектов на рассмотрение Жогорку Кенеша Кыргызской Республики (далее - Жогорку Кенеш) в соответствии с планом законопроектных работ Кабинета Министров Кыргызской Республики (плановые законопроекты) либо вне этого плана (внеплановые законопроекты).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9mk0drrqee_one3dotuls">
+      <w:hyperlink w:history="1" r:id="rIdbwqmthrowmgviplmf-j70">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">17 июня 2022 года № 325</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -590,164 +590,164 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Законопроектная деятельность </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Кабинета Министров</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> осуществляется в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdl5xbooqmjzxfhcec6rlox">
+      <w:hyperlink w:history="1" r:id="rIdvqrc9_1_de9otpm9vbnnc">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Конституцией</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbgpcinjeshijurifrzjxb">
+      <w:hyperlink w:history="1" r:id="rIdta_xzmhvdtl1od61al2o9">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">конституционным Законом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "О </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Кабинете Министров</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики", законами Кыргызской Республики "</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqcpvzkid0suu-mpfezgp3">
+      <w:hyperlink w:history="1" r:id="rIdwjbnjfnvx5wh-v9etzzqn">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">О Регламенте Жогорку Кенеша Кыргызской Республики",</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> "</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfeeq83khspjkbyoag3eva">
+      <w:hyperlink w:history="1" r:id="rId0e9rhjbshdx6ntv5tcr3k">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">О нормативных правовых актах Кыргызской Республики</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">", иными нормативными правовыми актами Кыргызской Республики и настоящим Регламентом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdc-e54_1ti4f6rwerxlgb3">
+      <w:hyperlink w:history="1" r:id="rIdbnabtissui7mm67lybexa">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">17 июня 2022 года № 325</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -787,51 +787,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- разработка министерствами, государственным комитетом, административными ведомствами и иными государственными органами (далее - министерства и ведомства) законопроектов, внесение их в установленном порядке на рассмотрение Председателя Кабинета Министров. Проекты законов вносятся в Жогорку Кенеш Председателем Кабинета Министров;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- дача официального заключения на проекты законов, инициированные субъектами законодательной инициативы, за исключением инициируемых Президентом и Председателем Кабинета Министров, в порядке, установленном </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrleeip0opxdnkb9batf23">
+      <w:hyperlink w:history="1" r:id="rIdqkf26jkafbn-pr56otjhd">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">конституционным Законом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> "О Кабинете Министров Кыргызской Республики";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
@@ -1185,51 +1185,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- обеспечение представления интересов Кабинета Министров в Жогорку Кенеше по законопроектам, вносимым Председателем Кабинета Министров, по которым министерства и ведомства являются официальными представителями.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId17dzmedktncju1ojwlywb">
+      <w:hyperlink w:history="1" r:id="rIdjyrnu-oacjfwaum-fay_m">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">17 июня 2022 года № 325</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1256,51 +1256,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ответственность за своевременную и качественную разработку и продвижение законопроектов возлагается на руководителей государственных органов, а также их заместителей по курируемым ими вопросам.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3pxleocq5onihjjtcrala">
+      <w:hyperlink w:history="1" r:id="rIdm26nttya3moi8un37u9a6">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">17 июня 2022 года № 325</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1312,51 +1312,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5. Обеспечение взаимодействия Кабинета Министров с Жогорку Кенешем по законопроектной деятельности возлагается на постоянного представителя Президента и Кабинета Министров в Жогорку Кенеше и официальных представителей по законопроектам, назначаемых Председателем Кабинета Министров в лице министров, председателя государственного комитета, руководителей административных ведомств, руководителей иных государственных органов либо их первых заместителей, заместителей.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdblngramvhs7mwv05qmshh">
+      <w:hyperlink w:history="1" r:id="rIdhavcatlua1eikcox9cg8t">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">17 июня 2022 года № 325</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1414,51 +1414,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- в министерствах и ведомствах - на руководителей, а также их заместителей по курируемым ими вопросам.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpmp7v5q00kfai27b_7av7">
+      <w:hyperlink w:history="1" r:id="rId4_oowziv1dk3z_cryvxi5">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">17 июня 2022 года № 325</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1486,51 +1486,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> и Жогорку Кенешем возлагаются на руководителей, их заместителей по курируемым ими вопросам.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxmm0jjpuiibjjcypkoycp">
+      <w:hyperlink w:history="1" r:id="rIdpmnkfnv8uovefhtqlpqaj">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">17 июня 2022 года № 325</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1550,51 +1550,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В редакции постановления Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6j7nu9h8nblokgbgocgin">
+      <w:hyperlink w:history="1" r:id="rIdkhevlxrfqd1yo-ohsibkv">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">17 июня 2022 года № 325</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
@@ -1784,99 +1784,99 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- результатов мониторинга и оценки действующего законодательства.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановлений Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9r1gtjxnxgczbhe7k4o8d">
+      <w:hyperlink w:history="1" r:id="rIdwhyotys2qkymwptaijcot">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">17 июня 2022 года № 325</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyw0k23haq03oqy1i_7bjx">
+      <w:hyperlink w:history="1" r:id="rIdfosyl27qjr2ppuxq0bgp_">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">27 сентября 2022 года № 526</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdixwic-jccp2ziqo5rhjpr">
+      <w:hyperlink w:history="1" r:id="rIdbu3ynn_elwxtrtu0dw5ah">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> 20 августа 2025 года № 505</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> )</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1978,75 +1978,75 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Предложения по формированию проекта Плана представляются в Министерство юстиции ежегодно, не позднее 1 июня текущего года.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановлений Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpz7feczymdy7u9cq2_etl">
+      <w:hyperlink w:history="1" r:id="rIdg-ighf9ryoyj3rombvqxe">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">17 июня 2022 года № 325</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwbevliktptkjyyjpci7si">
+      <w:hyperlink w:history="1" r:id="rIduvc94ahyfots6wj0k0mp_">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">27 сентября 2022 года № 526</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2193,75 +2193,75 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- на урегулирование общественных отношений, не требующих отлагательства.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановлений Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIda-yzec5ygoqflmm4qurog">
+      <w:hyperlink w:history="1" r:id="rIdq1zdygie_bjmt07cmxeca">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">17 июня 2022 года № 325</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlaoi9rxy4add4jqhza93w">
+      <w:hyperlink w:history="1" r:id="rIdy0midtshuhftenbnpei3v">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">27 сентября 2022 года № 526</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2288,75 +2288,75 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Окончательный проект Плана согласовывается с заинтересованными министерствами и ведомствами и направляется на рассмотрение и утверждение Кабинета Министров не позднее 25 июля.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановлений Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId99xmxgspxgxtv8em01qt3">
+      <w:hyperlink w:history="1" r:id="rIdouhdymqw5srsxzmwylujs">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">17 июня 2022 года № 325</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-a08wtc4pvxbbl9ofkzss">
+      <w:hyperlink w:history="1" r:id="rIdtu1pjfj72lsho5r99my6i">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">27 сентября 2022 года № 526</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2500,51 +2500,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- срок внесения законопроекта Председателем Кабинета Министров на рассмотрение Жогорку Кенеша.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId23zi6achx3ca0fzpmvfmx">
+      <w:hyperlink w:history="1" r:id="rIdjlckrroengzj6bxm60e2a">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">17 июня 2022 года № 325</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
@@ -2552,75 +2552,75 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">17. Внутриведомственные планы законопроектных работ разрабатываются юридическими службами министерств и ведомств и утверждаются их руководителями. Копии утвержденных внутриведомственных планов законопроектных работ в двухнедельный срок после принятия Кабинетом Министров распоряжения об утверждении Плана на соответствующий период направляются в Министерство юстиции.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановлений Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhhcwerxponhfqz6nidyvd">
+      <w:hyperlink w:history="1" r:id="rIdmspunpvvwfurox8qy0_e9">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">17 июня 2022 года № 325</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3ad5xp_hohtigybgm_ypd">
+      <w:hyperlink w:history="1" r:id="rId6bs2nyi1rpwb_oxsgpded">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">27 сентября 2022 года № 526</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2712,51 +2712,51 @@
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Разработка и внесение в Администрацию Президента законопроектов, включенных в План, и их рассмотрение в Администрации Президента</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(Наименование главы в редакции </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddzxed2vambie9_jjlvigk">
+      <w:hyperlink w:history="1" r:id="rIdbhokzzgejonyeheem4fn0">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров КР от 17 июня 2022 года № 325)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2830,51 +2830,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> согласование законопроектов осуществляются в соответствии с Законом Кыргызской Республики "О нормативных правовых актах Кыргызской Республики" и другими нормативными правовыми актами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6tsh6rh0ky1px0z-llkyg">
+      <w:hyperlink w:history="1" r:id="rIdnnew-_achyvphsy0ftfcb">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">17 июня 2022 года № 325</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2924,51 +2924,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Проекты законов, подготовленные в рамках Плана и внесенные в Администрацию Президента, рассматриваются в первоочередном порядке.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-weupltxx2hmjlkakzih2">
+      <w:hyperlink w:history="1" r:id="rIdqsvmpkfyxce_ehnhpzwbn">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">17 июня 2022 года № 325</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3026,92 +3026,92 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">26. Законопроекты, вносимые Председателем Кабинета Министров на рассмотрение Жогорку Кенеша, должны быть завизированы постоянным представителем Президента и Кабинета Министров в Жогорку Кенеше.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7nz0g8u3uezley3sfaheh">
+      <w:hyperlink w:history="1" r:id="rIdgjxbwgwydilcakf2sao4l">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">17 июня 2022 года № 325</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">27. (Утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkrt-lm5t5dnsvmc9w6b8j">
+      <w:hyperlink w:history="1" r:id="rId6yizz33sq_zbv9nadxwe7">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства КР от 20 августа 2020 года № 427)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3185,51 +3185,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Разработка и согласование с заинтересованными министерствами и ведомствами внеплановых законопроектов осуществляются министерствами и ведомствами в порядке, установленном настоящим Регламентом и Регламентом Кабинета Министров.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId83tkkfnuvwbzo23s7dx7t">
+      <w:hyperlink w:history="1" r:id="rIdzbiagzf5xcablgm3llei2">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">17 июня 2022 года № 325</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3273,455 +3273,455 @@
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">7. Подготовка проектов официальных заключений Кабинета Министров, проектов законов и отзывов законопроектов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(Наименование главы в редакции </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmdpx4ozm1qjvk6urzkvbm">
+      <w:hyperlink w:history="1" r:id="rIdwhbhzsm20ary8qjmtje_m">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров КР от 17 июня 2022 года № 325)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">30. Подготовка проектов официальных заключений Кабинета Министров, проектов законов и отзывов законопроектов осуществляется в порядке, установленном </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId13vkzzqu10dyuar22rqvl">
+      <w:hyperlink w:history="1" r:id="rIdl4ncj1yg6jlo7qxjofml6">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">конституционным Законом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "О Кабинете Министров Кыргызской Республики" и Регламентом Кабинета Министров.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyd9h82v-rkb9wmdax6idb">
+      <w:hyperlink w:history="1" r:id="rId36lubusgfrtztrdhplmpz">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">17 июня 2022 года № 325</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">31. (Утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0in_u-mbmcsxc1ph7apow">
+      <w:hyperlink w:history="1" r:id="rId7hi2rxmfwkcumqbghxhvr">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства КР от 20 августа 2020 года № 427)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">32. (Утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdc6jiu9trtsu81gizimmwp">
+      <w:hyperlink w:history="1" r:id="rIdkififpmnc5eu_nwz8cwzr">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства КР от 20 августа 2020 года № 427)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">33. (Утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdps1sm0uf4bmnrrfmd-cog">
+      <w:hyperlink w:history="1" r:id="rIdwk0ktc96-xoxmgark3sro">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства КР от 20 августа 2020 года № 427)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">34. (Утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdujwijrctg4vy52qkjwtjp">
+      <w:hyperlink w:history="1" r:id="rIdvl95mzan_adsluklzgou9">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства КР от 20 августа 2020 года № 427)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">35. (Утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdoh2tgrr5kufuoi8bgisbg">
+      <w:hyperlink w:history="1" r:id="rId0ne59d8dkfumlye0baqa6">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства КР от 20 августа 2020 года № 427)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">36. (Утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgah0uruqsogvfy-4x3ma0">
+      <w:hyperlink w:history="1" r:id="rIdqhrc2seahywobxyp37wg5">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства КР от 20 августа 2020 года № 427)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">37. (Утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbuou2n60fh5yopholeahb">
+      <w:hyperlink w:history="1" r:id="rIdfrhhc59az005innzbl_cv">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства КР от 20 августа 2020 года № 427)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">38. (Утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpjlva3q8lrpmvbzz6eidp">
+      <w:hyperlink w:history="1" r:id="rIdgrjcujior9ujb6qevv1o3">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства КР от 20 августа 2020 года № 427)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3780,75 +3780,75 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">39. Информационное обеспечение законопроектной деятельности осуществляется посредством создания электронной базы данных о законопроектной деятельности Кабинета Министров, формируемой на основе информации о выполнении внутриведомственных планов законопроектных работ, представленной министерствами и ведомствами в соответствии с пунктом 19 настоящего Регламента.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановлений Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpz0sfiicrqslka3wwum5s">
+      <w:hyperlink w:history="1" r:id="rId_csl7fqqz3dyohhiahc2v">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">20 августа 2020 года № 427</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8awwcx7vyuxfug6ap1wdu">
+      <w:hyperlink w:history="1" r:id="rId47a0awblpi91xnv3jjqov">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">17 июня 2022 года № 325</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3905,51 +3905,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- иные сведения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdz_9dnywc-ynapuvd-e2cz">
+      <w:hyperlink w:history="1" r:id="rId5a5ilc0zlpoo6pn0wn1j9">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">17 июня 2022 года № 325</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3961,51 +3961,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">41. Ведение электронной базы данных о законопроектной деятельности Кабинета Министров осуществляется Министерством юстиции.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcammcfgd1ckt-nzqw3smn">
+      <w:hyperlink w:history="1" r:id="rIdhbzxovn60ryvynaja-yeq">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">17 июня 2022 года № 325</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4017,75 +4017,75 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">42. Электронная база данных о законопроектной деятельности Кабинета Министров размещается на официальном сайте Министерства юстиции за предшествующий и текущий годы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановлений Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdc6aty0jwhxqcz1kmxp98x">
+      <w:hyperlink w:history="1" r:id="rIdpcds4bmfwehi9hkbpoprd">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">20 августа 2020 года № 427</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdotbkwoavprzvddapxjvms">
+      <w:hyperlink w:history="1" r:id="rIdwpdck9lduokwscorgqp9n">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">17 июня 2022 года № 325</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4127,252 +4127,252 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">43. Участие Кабинета Министров в работе Жогорку Кенеша и его комитетов по законопроектам, вносимым Председателем Кабинета Министров в порядке законодательной инициативы, осуществляется в порядке, установленном </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpfys1hftjlicu2a5d3mu1">
+      <w:hyperlink w:history="1" r:id="rIdav4amevvplhq20e1zxmuw">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">конституционным Законом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "О Кабинете Министров Кыргызской Республики" и Регламентом Кабинета Министров.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvmfjrmajagyojmfeywv49">
+      <w:hyperlink w:history="1" r:id="rIdeeb9ccr30ms7iopd5_lyl">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">17 июня 2022 года № 325</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">44. (Утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtyopdzenrbcwjb44qc5yf">
+      <w:hyperlink w:history="1" r:id="rIdnc2vncf-d9bdofrjcd07o">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства КР от 20 августа 2020 года № 427)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">45. (Утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyjyh8vjvtt3575uq5m40d">
+      <w:hyperlink w:history="1" r:id="rIdtzwc5yqbrolup2ycu-pv0">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства КР от 20 августа 2020 года № 427)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">46. (Утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvvbmtxcxceomyk7faafkd">
+      <w:hyperlink w:history="1" r:id="rIdntzinna7_rb51--ivt8um">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства КР от 20 августа 2020 года № 427)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">47. (Утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnfv-nkxoiluc0zlyfwwku">
+      <w:hyperlink w:history="1" r:id="rId3p7-ckmz9wdxlhsok0wwr">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства КР от 20 августа 2020 года № 427)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4521,69 +4521,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdtj3dupamw13bq5-jyujor">
+    <w:hyperlink w:history="1" r:id="rIdrteu6quqa3ebfmffu3cqo">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/94780</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdoyetpqozbbk8sgmvdkmpi">
+    <w:hyperlink w:history="1" r:id="rIdpqjsjdqomsmqqhy5sacr_">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4726,57 +4726,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdocllpdoducl43ov0itg5o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94779" TargetMode="External"/><Relationship Id="rIdleopacve_8zhvqeelouow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157973" TargetMode="External"/><Relationship Id="rIdrrmj7hjdrwdjfbhqobjaq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159265" TargetMode="External"/><Relationship Id="rIdugtifedyt4l5jiy20nwzr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159479" TargetMode="External"/><Relationship Id="rId0a0tgab1nscet-9bs7scv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230031897" TargetMode="External"/><Relationship Id="rIdgwftarm1ekudgxerwo14v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159265" TargetMode="External"/><Relationship Id="rId9mk0drrqee_one3dotuls" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159265" TargetMode="External"/><Relationship Id="rIdl5xbooqmjzxfhcec6rlox" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202913" TargetMode="External"/><Relationship Id="rIdbgpcinjeshijurifrzjxb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203685" TargetMode="External"/><Relationship Id="rIdqcpvzkid0suu-mpfezgp3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203166" TargetMode="External"/><Relationship Id="rIdfeeq83khspjkbyoag3eva" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202591" TargetMode="External"/><Relationship Id="rIdc-e54_1ti4f6rwerxlgb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159265" TargetMode="External"/><Relationship Id="rIdrleeip0opxdnkb9batf23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112301" TargetMode="External"/><Relationship Id="rId17dzmedktncju1ojwlywb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159265" TargetMode="External"/><Relationship Id="rId3pxleocq5onihjjtcrala" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159265" TargetMode="External"/><Relationship Id="rIdblngramvhs7mwv05qmshh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159265" TargetMode="External"/><Relationship Id="rIdpmp7v5q00kfai27b_7av7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159265" TargetMode="External"/><Relationship Id="rIdxmm0jjpuiibjjcypkoycp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159265" TargetMode="External"/><Relationship Id="rId6j7nu9h8nblokgbgocgin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159265" TargetMode="External"/><Relationship Id="rId9r1gtjxnxgczbhe7k4o8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159265" TargetMode="External"/><Relationship Id="rIdyw0k23haq03oqy1i_7bjx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159479" TargetMode="External"/><Relationship Id="rIdixwic-jccp2ziqo5rhjpr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230031897" TargetMode="External"/><Relationship Id="rIdpz7feczymdy7u9cq2_etl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159265" TargetMode="External"/><Relationship Id="rIdwbevliktptkjyyjpci7si" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159479" TargetMode="External"/><Relationship Id="rIda-yzec5ygoqflmm4qurog" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159265" TargetMode="External"/><Relationship Id="rIdlaoi9rxy4add4jqhza93w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159479" TargetMode="External"/><Relationship Id="rId99xmxgspxgxtv8em01qt3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159265" TargetMode="External"/><Relationship Id="rId-a08wtc4pvxbbl9ofkzss" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159479" TargetMode="External"/><Relationship Id="rId23zi6achx3ca0fzpmvfmx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159265" TargetMode="External"/><Relationship Id="rIdhhcwerxponhfqz6nidyvd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159265" TargetMode="External"/><Relationship Id="rId3ad5xp_hohtigybgm_ypd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159479" TargetMode="External"/><Relationship Id="rIddzxed2vambie9_jjlvigk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159265" TargetMode="External"/><Relationship Id="rId6tsh6rh0ky1px0z-llkyg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159265" TargetMode="External"/><Relationship Id="rId-weupltxx2hmjlkakzih2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159265" TargetMode="External"/><Relationship Id="rId7nz0g8u3uezley3sfaheh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159265" TargetMode="External"/><Relationship Id="rIdkrt-lm5t5dnsvmc9w6b8j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157973" TargetMode="External"/><Relationship Id="rId83tkkfnuvwbzo23s7dx7t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159265" TargetMode="External"/><Relationship Id="rIdmdpx4ozm1qjvk6urzkvbm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159265" TargetMode="External"/><Relationship Id="rId13vkzzqu10dyuar22rqvl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203685" TargetMode="External"/><Relationship Id="rIdyd9h82v-rkb9wmdax6idb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159265" TargetMode="External"/><Relationship Id="rId0in_u-mbmcsxc1ph7apow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157973" TargetMode="External"/><Relationship Id="rIdc6jiu9trtsu81gizimmwp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157973" TargetMode="External"/><Relationship Id="rIdps1sm0uf4bmnrrfmd-cog" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157973" TargetMode="External"/><Relationship Id="rIdujwijrctg4vy52qkjwtjp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157973" TargetMode="External"/><Relationship Id="rIdoh2tgrr5kufuoi8bgisbg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157973" TargetMode="External"/><Relationship Id="rIdgah0uruqsogvfy-4x3ma0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157973" TargetMode="External"/><Relationship Id="rIdbuou2n60fh5yopholeahb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157973" TargetMode="External"/><Relationship Id="rIdpjlva3q8lrpmvbzz6eidp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157973" TargetMode="External"/><Relationship Id="rIdpz0sfiicrqslka3wwum5s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157973" TargetMode="External"/><Relationship Id="rId8awwcx7vyuxfug6ap1wdu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159265" TargetMode="External"/><Relationship Id="rIdz_9dnywc-ynapuvd-e2cz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159265" TargetMode="External"/><Relationship Id="rIdcammcfgd1ckt-nzqw3smn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159265" TargetMode="External"/><Relationship Id="rIdc6aty0jwhxqcz1kmxp98x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157973" TargetMode="External"/><Relationship Id="rIdotbkwoavprzvddapxjvms" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159265" TargetMode="External"/><Relationship Id="rIdpfys1hftjlicu2a5d3mu1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112301" TargetMode="External"/><Relationship Id="rIdvmfjrmajagyojmfeywv49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159265" TargetMode="External"/><Relationship Id="rIdtyopdzenrbcwjb44qc5yf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157973" TargetMode="External"/><Relationship Id="rIdyjyh8vjvtt3575uq5m40d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157973" TargetMode="External"/><Relationship Id="rIdvvbmtxcxceomyk7faafkd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157973" TargetMode="External"/><Relationship Id="rIdnfv-nkxoiluc0zlyfwwku" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157973" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdmkme1u8bgoeibsemhp-mf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94779" TargetMode="External"/><Relationship Id="rIdetv53eyethqengv3ndzfp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157973" TargetMode="External"/><Relationship Id="rIdudd4k3x7lltyvcxtntbl4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159265" TargetMode="External"/><Relationship Id="rIdoxdazsoxbv-mg8v5lyqqm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159479" TargetMode="External"/><Relationship Id="rId-m6325phn1utwkhak8nht" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230031897" TargetMode="External"/><Relationship Id="rIdsqds2z7qcvf0u_3qdtntw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159265" TargetMode="External"/><Relationship Id="rIdbwqmthrowmgviplmf-j70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159265" TargetMode="External"/><Relationship Id="rIdvqrc9_1_de9otpm9vbnnc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202913" TargetMode="External"/><Relationship Id="rIdta_xzmhvdtl1od61al2o9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203685" TargetMode="External"/><Relationship Id="rIdwjbnjfnvx5wh-v9etzzqn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203166" TargetMode="External"/><Relationship Id="rId0e9rhjbshdx6ntv5tcr3k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202591" TargetMode="External"/><Relationship Id="rIdbnabtissui7mm67lybexa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159265" TargetMode="External"/><Relationship Id="rIdqkf26jkafbn-pr56otjhd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112301" TargetMode="External"/><Relationship Id="rIdjyrnu-oacjfwaum-fay_m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159265" TargetMode="External"/><Relationship Id="rIdm26nttya3moi8un37u9a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159265" TargetMode="External"/><Relationship Id="rIdhavcatlua1eikcox9cg8t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159265" TargetMode="External"/><Relationship Id="rId4_oowziv1dk3z_cryvxi5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159265" TargetMode="External"/><Relationship Id="rIdpmnkfnv8uovefhtqlpqaj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159265" TargetMode="External"/><Relationship Id="rIdkhevlxrfqd1yo-ohsibkv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159265" TargetMode="External"/><Relationship Id="rIdwhyotys2qkymwptaijcot" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159265" TargetMode="External"/><Relationship Id="rIdfosyl27qjr2ppuxq0bgp_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159479" TargetMode="External"/><Relationship Id="rIdbu3ynn_elwxtrtu0dw5ah" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230031897" TargetMode="External"/><Relationship Id="rIdg-ighf9ryoyj3rombvqxe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159265" TargetMode="External"/><Relationship Id="rIduvc94ahyfots6wj0k0mp_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159479" TargetMode="External"/><Relationship Id="rIdq1zdygie_bjmt07cmxeca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159265" TargetMode="External"/><Relationship Id="rIdy0midtshuhftenbnpei3v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159479" TargetMode="External"/><Relationship Id="rIdouhdymqw5srsxzmwylujs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159265" TargetMode="External"/><Relationship Id="rIdtu1pjfj72lsho5r99my6i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159479" TargetMode="External"/><Relationship Id="rIdjlckrroengzj6bxm60e2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159265" TargetMode="External"/><Relationship Id="rIdmspunpvvwfurox8qy0_e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159265" TargetMode="External"/><Relationship Id="rId6bs2nyi1rpwb_oxsgpded" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159479" TargetMode="External"/><Relationship Id="rIdbhokzzgejonyeheem4fn0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159265" TargetMode="External"/><Relationship Id="rIdnnew-_achyvphsy0ftfcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159265" TargetMode="External"/><Relationship Id="rIdqsvmpkfyxce_ehnhpzwbn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159265" TargetMode="External"/><Relationship Id="rIdgjxbwgwydilcakf2sao4l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159265" TargetMode="External"/><Relationship Id="rId6yizz33sq_zbv9nadxwe7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157973" TargetMode="External"/><Relationship Id="rIdzbiagzf5xcablgm3llei2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159265" TargetMode="External"/><Relationship Id="rIdwhbhzsm20ary8qjmtje_m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159265" TargetMode="External"/><Relationship Id="rIdl4ncj1yg6jlo7qxjofml6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203685" TargetMode="External"/><Relationship Id="rId36lubusgfrtztrdhplmpz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159265" TargetMode="External"/><Relationship Id="rId7hi2rxmfwkcumqbghxhvr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157973" TargetMode="External"/><Relationship Id="rIdkififpmnc5eu_nwz8cwzr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157973" TargetMode="External"/><Relationship Id="rIdwk0ktc96-xoxmgark3sro" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157973" TargetMode="External"/><Relationship Id="rIdvl95mzan_adsluklzgou9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157973" TargetMode="External"/><Relationship Id="rId0ne59d8dkfumlye0baqa6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157973" TargetMode="External"/><Relationship Id="rIdqhrc2seahywobxyp37wg5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157973" TargetMode="External"/><Relationship Id="rIdfrhhc59az005innzbl_cv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157973" TargetMode="External"/><Relationship Id="rIdgrjcujior9ujb6qevv1o3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157973" TargetMode="External"/><Relationship Id="rId_csl7fqqz3dyohhiahc2v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157973" TargetMode="External"/><Relationship Id="rId47a0awblpi91xnv3jjqov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159265" TargetMode="External"/><Relationship Id="rId5a5ilc0zlpoo6pn0wn1j9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159265" TargetMode="External"/><Relationship Id="rIdhbzxovn60ryvynaja-yeq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159265" TargetMode="External"/><Relationship Id="rIdpcds4bmfwehi9hkbpoprd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157973" TargetMode="External"/><Relationship Id="rIdwpdck9lduokwscorgqp9n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159265" TargetMode="External"/><Relationship Id="rIdav4amevvplhq20e1zxmuw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112301" TargetMode="External"/><Relationship Id="rIdeeb9ccr30ms7iopd5_lyl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159265" TargetMode="External"/><Relationship Id="rIdnc2vncf-d9bdofrjcd07o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157973" TargetMode="External"/><Relationship Id="rIdtzwc5yqbrolup2ycu-pv0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157973" TargetMode="External"/><Relationship Id="rIdntzinna7_rb51--ivt8um" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157973" TargetMode="External"/><Relationship Id="rId3p7-ckmz9wdxlhsok0wwr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157973" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdtj3dupamw13bq5-jyujor" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94780" TargetMode="External"/><Relationship Id="rIdoyetpqozbbk8sgmvdkmpi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdrteu6quqa3ebfmffu3cqo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94780" TargetMode="External"/><Relationship Id="rIdpqjsjdqomsmqqhy5sacr_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>