--- v0 (2026-09-24)
+++ v1 (2026-09-24)
@@ -99,51 +99,51 @@
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Утверждено
  </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmg3u-8lj7orvcxfzvifsx">
+      <w:hyperlink w:history="1" r:id="rIdaue4odjk2pj7skyr-cqq6">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства
  Кыргызской Республики
  от 27 августа 2011 года № 521</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
@@ -179,92 +179,92 @@
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdw-rvflrz3mjr6__yue6rh">
+      <w:hyperlink w:history="1" r:id="rIdzsytshvj04jgfmmpgqwje">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">23 октября 2012 года № 743</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, 
  </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4ti9-jgcnrbzbb2qxv0tn">
+      <w:hyperlink w:history="1" r:id="rIdsow_qwfqqbrtz2gqhydlw">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">8 мая 2013 года № 263</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdquibmpuvknfacjxcqt4zn">
+      <w:hyperlink w:history="1" r:id="rIdvenz9cztp9yvhhou0xaqs">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">6 декабря 2013 года № 660</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -450,71 +450,71 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- усыновитель - лицо, в отношении которого вынесено решение соответствующего органа об усыновлении им ребенка.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdt2qlg5b1xjapd115e9_2f">
+      <w:hyperlink w:history="1" r:id="rIdop546w2d5lgnsecbdkdtp">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">23 октября 2012 года № 743</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdiu3lztyf9epqdeqiopn0y">
+      <w:hyperlink w:history="1" r:id="rIdfk_l6p-whswpfbfgojj4b">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">8 мая 2013 года № 263</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -616,51 +616,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Усыновители, добровольно принимая на себя всю полноту обязанностей, возложенных законом на родителей, приравнены к ним во всех отношениях и наделены теми же правами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhhuiv0ntctno0kza0mew8">
+      <w:hyperlink w:history="1" r:id="rIdbw8amrprmynz_ptuduktk">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">23 октября 2012 года № 743</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -790,51 +790,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">При усыновлении ребенка несовершеннолетних родителей, не достигших возраста шестнадцати лет, необходимо также согласие их родителей или опекунов (попечителей), а при отсутствии родителей или опекунов (попечителей) - согласие территориального подразделения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbgnemcjks4rut0zfrbpo8">
+      <w:hyperlink w:history="1" r:id="rIdue2cw3dtmm-hbtbyeoymc">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">23 октября 2012 года № 743</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -894,51 +894,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В случае нахождения ребенка в неправительственном благотворительном детском доме, приюте, требуется согласие территориального подразделения по месту расположения учреждения или по месту жительства родителей, опекунов (попечителей), приемных родителей.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdylmg7e5kss-_pvx-kph7j">
+      <w:hyperlink w:history="1" r:id="rIdp16micrdfdm5h0pyy4yay">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">23 октября 2012 года № 743</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1012,51 +1012,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Для усыновления детей, оставшихся без попечения родителей и находящихся в воспитательных учреждениях, учреждениях социальной защиты населения, лечебных учреждениях и других аналогичных учреждениях, необходимо согласие в письменной форме руководителей данных учреждений.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsf7ffx-sjykkb84rqsxb7">
+      <w:hyperlink w:history="1" r:id="rIdfquk0jso2ektabsadq5ua">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">23 октября 2012 года № 743</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1102,51 +1102,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">11. Дети, оставленные матерью в родильном доме (отделении), подкинутые дети могут быть переданы на усыновление по истечении шести месяцев с даты составления об этом заявления матери и отца ребенка (кроме случаев невозможности установления сведений об отце ребенка), либо акта органов внутренних дел. Администрация родильного дома (отделения), на основании заявления матери об оставлении ребенка матерью в лечебно-профилактической организации (приложение 1), либо территориальный орган, на основании акта органов внутренних дел о брошенном ребенке, ходатайствуют о регистрации рождения ребенка в органах записи актов гражданского состояния.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdelwd3tmxeshttvtkiv_gi">
+      <w:hyperlink w:history="1" r:id="rIdl-vl6mmcrxl4tyfhauh1d">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">8 мая 2013 года № 263</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1430,71 +1430,71 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Лица, не состоящие между собой в браке, не могут совместно усыновить одного и того же ребенка.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdao_m2xqt1cv6kbhsel0ai">
+      <w:hyperlink w:history="1" r:id="rIdtx8z3pz1npg9a_1_jlb8r">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">23 октября 2012 года № 743</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId07mttlsd4libuxk5_zp91">
+      <w:hyperlink w:history="1" r:id="rIdzpwmmrka1sg52qbtvte2i">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">8 мая 2013 года № 263</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1834,119 +1834,119 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Территориальное подразделение в течение 20 рабочих дней со дня подачи заявления о возможности быть усыновителем готовит заключение о возможности быть усыновителем. Заключение о возможности быть усыновителем является основанием для постановки на учет в качестве кандидатов в усыновители, о чем производится запись в журнале учета кандидатов в усыновители территориальным подразделением.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В случае несоответствия заявителей требованиям, установленным статьями 48, 49 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnimoep6j6wt7yantqrn1y">
+      <w:hyperlink w:history="1" r:id="rIdhudpbm_vr9ocfod3zlgnt">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Кодекса</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики о детях, территориальное подразделение выносит отрицательное заключение.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Отрицательное заключение и основанный на нем отказ в постановке на учет в качестве кандидатов в усыновители территориальное подразделение выдает нарочно или отправляет по почте заявителю в 5-дневный срок со дня его подписания. Одновременно заявителю возвращаются все документы и разъясняется порядок обжалования решения, принятого территориальным подразделением.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdde2x0lsbj2h8qsvh_xr4g">
+      <w:hyperlink w:history="1" r:id="rIdafwhrrq_rz-lo00vyl0ov">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">23 октября 2012 года № 743</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddnn-w5stuyhbdwhey4fv_">
+      <w:hyperlink w:history="1" r:id="rIderuexv6qppa26-9omvmqs">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">8 мая 2013 года № 263</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1964,51 +1964,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Сотрудник территориального подразделения дает разъяснения гражданам Кыргызской Республики по вопросам, связанным с усыновлением.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhpzer3lhh6lljxauriqky">
+      <w:hyperlink w:history="1" r:id="rIdy9ilwmvwi724tjoxjjle5">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">8 мая 2013 года № 263</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -2082,51 +2082,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- в случае усыновления лично присутствовать на судебном заседании по усыновлению.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwmhjmxfrz_gfpu9-byvk1">
+      <w:hyperlink w:history="1" r:id="rIdl_ich2igiy-7uihsevpuo">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">8 мая 2013 года № 263</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -2396,51 +2396,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">От кандидатов в усыновители, граждан Кыргызской Республики, постоянно проживающих за пределами Кыргызской Республики, требуются документы, перечисленные в пункте 43, за исключением подпункта 8 и пункта 44 настоящего Положения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdy5k5s6dleu6j2qfmncys7">
+      <w:hyperlink w:history="1" r:id="rId2oqboyb_3mcdehngv2jmj">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">8 мая 2013 года № 263</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -2542,51 +2542,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">30. Материалы об усыновлении ребенка подлежат рассмотрению судом в порядке гражданского судопроизводства.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwnysf5wy_cc8naeop_l7a">
+      <w:hyperlink w:history="1" r:id="rIdhyl12j4owrqfh7svujkx6">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">23 октября 2012 года № 743</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -2786,51 +2786,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- знать и общаться со своими родителями, близкими родственниками, насколько это возможно;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- на получение полной имеющейся информации из государственного банка данных о своих родителях, близких родственниках по достижении дееспособности (эмансипация), с согласия усыновителей в соответствии со статьей 60 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfwwpmbldfjhkd8liccsdk">
+      <w:hyperlink w:history="1" r:id="rIdi3sihd2iwmklog0e8hmyl">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Кодекса</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики о детях;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -2862,51 +2862,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- при невыполнении или ненадлежащем выполнении обязанностей усыновителей по воспитанию и образованию, либо при злоупотреблении правами усыновителей, самостоятельно обратиться за защитой своих прав в территориальное подразделение, а при достижении четырнадцати лет - в суд.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdy2qxotnxmbez1qvpypegs">
+      <w:hyperlink w:history="1" r:id="rIdbswysbmtuvhyetthm5ll3">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">6 декабря 2013 года № 660</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -3106,51 +3106,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- в семидневный срок после вступления в законную силу решения суда об усыновлении направить в территориальное подразделение по месту жительства усыновителей с усыновленным ребенком информацию для осуществления контроля за условиями жизни и воспитания усыновленного ребенка;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- (Утратил силу в соответствии с постановлением Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddvvacotxhoku2lj3xrlpn">
+      <w:hyperlink w:history="1" r:id="rIdccc2tfncpxqnjcclosfvz">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">23 октября 2012 года № 743</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -3168,51 +3168,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- в целях защиты прав и законных интересов усыновленных детей по месту жительства усыновленного ребенка осуществлять контроль за условиями его жизни и воспитания.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdiq-d0a54xf6yr0kt5mupt">
+      <w:hyperlink w:history="1" r:id="rIdvzecyav_pktboqs2_szhj">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">23 октября 2012 года № 743</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -3328,105 +3328,105 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">38. Усыновление детей иностранными гражданами производится в соответствии с Конвенцией ООН о правах ребенка, Конвенцией о защите детей и сотрудничестве в отношении международного усыновления, принятой в Гааге 29 мая 1993 года, Конвенцией о правовой помощи и правовых отношениях по гражданским, семейным и уголовным делам, Семейным </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhr5mmlnexklsbalkttgre">
+      <w:hyperlink w:history="1" r:id="rIdetseo5wpsug8w9nhh3c_d">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">кодексом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики, Гражданским процессуальным кодексом Кыргызской Республики,</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpcffaqignazgsfiaoszw8">
+      <w:hyperlink w:history="1" r:id="rIdnra71v-eoqgom7t-pfnsr">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Кодексом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики о детях и настоящим Положением.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdstphltjup8bzw1o6-lck5">
+      <w:hyperlink w:history="1" r:id="rId7hlejxm-yki-ctdkeszt4">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">8 мая 2013 года № 263</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -3528,85 +3528,85 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2) копия паспорта, копия свидетельства о браке или другого его заменяющего документа (если усыновляет супружеская пара гражданина Кыргызской Республики, постоянно проживающего за пределами Кыргызской Республики, иностранного гражданина и признаваемого Кыргызской Республикой в этом качестве;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3) (утратил силу в соответствии с постановлением Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpwax7og1t-p_bsi3czrzp">
+      <w:hyperlink w:history="1" r:id="rId_jm5yntuj5su4b6s5naid">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">8 мая 2013 года № 263</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4) (утратил силу в соответствии с постановлением Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrcb15b1vvbcfrdrwgxq3t">
+      <w:hyperlink w:history="1" r:id="rId8gps7snrhynvupu3j0sxk">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">8 мая 2013 года № 263</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -3624,51 +3624,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">6) письменное обязательство кандидата(ов) в усыновители о предоставлении возможности обследования условий жизни и воспитания усыновляемого ребенка;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">7) (утратил силу в соответствии с постановлением Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwhnnwlwzb4s2j3x5_chex">
+      <w:hyperlink w:history="1" r:id="rIdphxaflcalire5ih85_jam">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">8 мая 2013 года № 263</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -3798,71 +3798,71 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Если законодательством иностранного государства предусмотрен иной срок действия документов, указанных в подпунктах 1-7 настоящего пункта, то они рассматриваются в течение срока, установленного законодательством соответствующего государства.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановлений Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdog9se8k7-w_0gwrp0bdoy">
+      <w:hyperlink w:history="1" r:id="rId3_cdetqgvfbm87zgsojpm">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">8 мая 2013 года № 263</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-xdrvddy3ubhcnf9jxvb6">
+      <w:hyperlink w:history="1" r:id="rIdirsdguqnxjnzfvy_y_ld4">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">6 декабря 2013 года № 660</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -3894,51 +3894,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Подбор семьи для ребенка, оставшегося без попечения родителей, осуществляется Комиссией, состоящей из соответствующих ответственных сотрудников (не менее трех) уполномоченного органа. Уполномоченный орган дает разъяснения иностранным гражданам по вопросам, связанным с усыновлением.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddn1hmibr_c7ocf8odng0z">
+      <w:hyperlink w:history="1" r:id="rIdgbbeobagp7ixfuzmoeznn">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">8 мая 2013 года № 263</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -3984,51 +3984,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">47. Рассмотрев заявление и документы, перечисленные в пунктах 43 и 44 настоящего Положения, уполномоченный орган готовит заключение об обоснованности усыновления, в соответствии с требованиями статьи 16 Конвенции о защите детей и сотрудничестве в отношении международного усыновления, принятой в Гааге 29 мая 1993 года, в течение 15 рабочих дней со дня принятия решения об усыновлении кандидатами в усыновители.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdd1funyzglkaibopd8swak">
+      <w:hyperlink w:history="1" r:id="rIdj5jp41dcyk5n_1q_2cdty">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">8 мая 2013 года № 263</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -4060,71 +4060,71 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Отрицательное заключение уполномоченный орган выдает нарочно или отправляет по почте заявителю в 5-дневный срок со дня его подписания. Одновременно заявителю возвращаются все документы и разъясняется порядок обжалования решения, принятого уполномоченным органом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdahu5xcenc1tyxrsyotpra">
+      <w:hyperlink w:history="1" r:id="rIdwoxpvxshtojpy0xo3papc">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">23 октября 2012 года № 743</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddwdmtzov4rtxpajc9wl5i">
+      <w:hyperlink w:history="1" r:id="rIdza8xcqsnsui_o5sm52bls">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">8 мая 2013 года № 263</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -4184,51 +4184,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- в случае усыновления лично присутствовать на судебном заседании по усыновлению.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">50. (Утратил силу в соответствии с постановлением Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwjhzgaxzjin5htz_fa2bf">
+      <w:hyperlink w:history="1" r:id="rIdpe2btbm_pmfehoackthkt">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">23 октября 2012 года № 743</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -4260,51 +4260,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Документы, касающиеся закрытых дел по усыновлению, по которым процедура усыновления была завершена, в месячный срок передаются аккредитованными иностранными организациями в уполномоченный орган. Уполномоченный орган ведет специальный журнал учета данных дел.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdubox4nplfq7xcqm4jfxpb">
+      <w:hyperlink w:history="1" r:id="rIdaxn5ajd5q4mmoxliwqcvk">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">8 мая 2013 года № 263</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -4378,51 +4378,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- документ, подтверждающий отсутствие уголовного прошлого и фактов жестокого обращения с детьми;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- (утратил силу в соответствии с постановлением Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlpbbpaypabop7vfqilnpb">
+      <w:hyperlink w:history="1" r:id="rIddxh-tvfrp1l9elisf2mwx">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">23 октября 2012 года № 743</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -4454,71 +4454,71 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Все документы представляются в суд в двух экземплярах. Документы, представляемые в суд, подлежат легализации в порядке установленным пунктом 43 настоящего Положения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdaekapi0r3fe0vjrlkvwls">
+      <w:hyperlink w:history="1" r:id="rIdd68az2sj6wd1q8fblcm9w">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">23 октября 2012 года № 743</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmc7p4xmezwkpobmglakfz">
+      <w:hyperlink w:history="1" r:id="rIdzmn1xo_dlk7k-knixhlgu">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">8 мая 2013 года № 263</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -4536,51 +4536,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">54. Уполномоченный орган в области регистрации актов гражданского состояния выдает усыновителям свидетельства об усыновлении и о международном усыновлении (приложение 2 к настоящему Положению), а копии направляет в уполномоченный орган и компетентный орган принимающего государства.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdiypbrge-gqzsooxwlynpj">
+      <w:hyperlink w:history="1" r:id="rIdkv3i0fyezsqwv5wxmquav">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">8 мая 2013 года № 263</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -4598,51 +4598,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Постановка на консульский учет усыновленных детей в Кыргызской Республике должна производиться в 15-дневный срок со дня их въезда в государство места проживания усыновителей.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfnlfbes4k1isw9rpk0ocp">
+      <w:hyperlink w:history="1" r:id="rIdamcki5rsxi6tdqdaayvce">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">23 октября 2012 года № 743</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -4716,51 +4716,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">61. Четвертое обследование условий жизни и воспитания ребенка производится по истечение 35 месяцев с даты вступления в законную силу решения суда об усыновлении; отчет представляется не позднее окончания 37-го месяца с даты вступления в законную силу решения суда об усыновлении.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">62. Представление отчетов по истечении 3 лет с даты вступления в законную силу решения суда об усыновлении ребенка и до его совершеннолетия осуществляется по решению уполномоченного органа в зависимости от конкретной ситуации, складывающейся в семье усыновителей, исходя из оснований, установленных статьями 74 и 78 Семейного </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdg1b5a1cslj_ks2lulkgx1">
+      <w:hyperlink w:history="1" r:id="rId_pqtg0oww51y7d-wde4q1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">кодекса</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики, а также в целях получения дополнительной информации об усыновленном ребенке.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -4792,51 +4792,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Отчеты должны содержать: письменную информацию об условиях жизни и воспитания ребенка в семье, эмоциональном и поведенческом развитии, навыках самообслуживания, внешнем виде и взаимоотношениях в семье, о состоянии здоровья ребенка, его обучении, хобби и увлечениях, достижениях и этапах развития, с приложением фотографий или видеозаписей.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhhaa-74eyhccjpxswqtc_">
+      <w:hyperlink w:history="1" r:id="rIdidbgh5aymbps3stngyzxn">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">6 декабря 2013 года № 660</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="right"/>
       </w:pPr>
@@ -4869,51 +4869,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkcsznt7fwtpbelltys3sv">
+      <w:hyperlink w:history="1" r:id="rIdua3qjgzelhccjy7v9nulk">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">8 мая 2013 года № 263</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -5408,51 +5408,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdegpbagjcba9arlfse--x7">
+      <w:hyperlink w:history="1" r:id="rId-ho3n4e9hkh_3ijwqvxqy">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">8 мая 2013 года № 263</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -5914,69 +5914,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdhjhyc2-mjcnggtgxloqh4">
+    <w:hyperlink w:history="1" r:id="rId9fadgt0ydw9a_qafmsleb">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/94862</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdhk85iez2mi7futahc136q">
+    <w:hyperlink w:history="1" r:id="rIdzl3eqjpmiy6zasgytirbj">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -6119,57 +6119,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdmg3u-8lj7orvcxfzvifsx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92851" TargetMode="External"/><Relationship Id="rIdw-rvflrz3mjr6__yue6rh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93991" TargetMode="External"/><Relationship Id="rId4ti9-jgcnrbzbb2qxv0tn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94353" TargetMode="External"/><Relationship Id="rIdquibmpuvknfacjxcqt4zn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94860" TargetMode="External"/><Relationship Id="rIdt2qlg5b1xjapd115e9_2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93991" TargetMode="External"/><Relationship Id="rIdiu3lztyf9epqdeqiopn0y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94353" TargetMode="External"/><Relationship Id="rIdhhuiv0ntctno0kza0mew8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93991" TargetMode="External"/><Relationship Id="rIdbgnemcjks4rut0zfrbpo8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93991" TargetMode="External"/><Relationship Id="rIdylmg7e5kss-_pvx-kph7j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93991" TargetMode="External"/><Relationship Id="rIdsf7ffx-sjykkb84rqsxb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93991" TargetMode="External"/><Relationship Id="rIdelwd3tmxeshttvtkiv_gi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94353" TargetMode="External"/><Relationship Id="rIdao_m2xqt1cv6kbhsel0ai" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93991" TargetMode="External"/><Relationship Id="rId07mttlsd4libuxk5_zp91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94353" TargetMode="External"/><Relationship Id="rIdnimoep6j6wt7yantqrn1y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203700" TargetMode="External"/><Relationship Id="rIdde2x0lsbj2h8qsvh_xr4g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93991" TargetMode="External"/><Relationship Id="rIddnn-w5stuyhbdwhey4fv_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94353" TargetMode="External"/><Relationship Id="rIdhpzer3lhh6lljxauriqky" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94353" TargetMode="External"/><Relationship Id="rIdwmhjmxfrz_gfpu9-byvk1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94353" TargetMode="External"/><Relationship Id="rIdy5k5s6dleu6j2qfmncys7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94353" TargetMode="External"/><Relationship Id="rIdwnysf5wy_cc8naeop_l7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93991" TargetMode="External"/><Relationship Id="rIdfwwpmbldfjhkd8liccsdk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203700" TargetMode="External"/><Relationship Id="rIdy2qxotnxmbez1qvpypegs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94860" TargetMode="External"/><Relationship Id="rIddvvacotxhoku2lj3xrlpn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93991" TargetMode="External"/><Relationship Id="rIdiq-d0a54xf6yr0kt5mupt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93991" TargetMode="External"/><Relationship Id="rIdhr5mmlnexklsbalkttgre" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1327" TargetMode="External"/><Relationship Id="rIdpcffaqignazgsfiaoszw8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203700" TargetMode="External"/><Relationship Id="rIdstphltjup8bzw1o6-lck5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94353" TargetMode="External"/><Relationship Id="rIdpwax7og1t-p_bsi3czrzp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94353" TargetMode="External"/><Relationship Id="rIdrcb15b1vvbcfrdrwgxq3t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94353" TargetMode="External"/><Relationship Id="rIdwhnnwlwzb4s2j3x5_chex" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94353" TargetMode="External"/><Relationship Id="rIdog9se8k7-w_0gwrp0bdoy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94353" TargetMode="External"/><Relationship Id="rId-xdrvddy3ubhcnf9jxvb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94860" TargetMode="External"/><Relationship Id="rIddn1hmibr_c7ocf8odng0z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94353" TargetMode="External"/><Relationship Id="rIdd1funyzglkaibopd8swak" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94353" TargetMode="External"/><Relationship Id="rIdahu5xcenc1tyxrsyotpra" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93991" TargetMode="External"/><Relationship Id="rIddwdmtzov4rtxpajc9wl5i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94353" TargetMode="External"/><Relationship Id="rIdwjhzgaxzjin5htz_fa2bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93991" TargetMode="External"/><Relationship Id="rIdubox4nplfq7xcqm4jfxpb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94353" TargetMode="External"/><Relationship Id="rIdlpbbpaypabop7vfqilnpb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93991" TargetMode="External"/><Relationship Id="rIdaekapi0r3fe0vjrlkvwls" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93991" TargetMode="External"/><Relationship Id="rIdmc7p4xmezwkpobmglakfz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94353" TargetMode="External"/><Relationship Id="rIdiypbrge-gqzsooxwlynpj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94353" TargetMode="External"/><Relationship Id="rIdfnlfbes4k1isw9rpk0ocp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93991" TargetMode="External"/><Relationship Id="rIdg1b5a1cslj_ks2lulkgx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1327" TargetMode="External"/><Relationship Id="rIdhhaa-74eyhccjpxswqtc_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94860" TargetMode="External"/><Relationship Id="rIdkcsznt7fwtpbelltys3sv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94353" TargetMode="External"/><Relationship Id="rIdegpbagjcba9arlfse--x7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94353" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdaue4odjk2pj7skyr-cqq6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92851" TargetMode="External"/><Relationship Id="rIdzsytshvj04jgfmmpgqwje" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93991" TargetMode="External"/><Relationship Id="rIdsow_qwfqqbrtz2gqhydlw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94353" TargetMode="External"/><Relationship Id="rIdvenz9cztp9yvhhou0xaqs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94860" TargetMode="External"/><Relationship Id="rIdop546w2d5lgnsecbdkdtp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93991" TargetMode="External"/><Relationship Id="rIdfk_l6p-whswpfbfgojj4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94353" TargetMode="External"/><Relationship Id="rIdbw8amrprmynz_ptuduktk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93991" TargetMode="External"/><Relationship Id="rIdue2cw3dtmm-hbtbyeoymc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93991" TargetMode="External"/><Relationship Id="rIdp16micrdfdm5h0pyy4yay" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93991" TargetMode="External"/><Relationship Id="rIdfquk0jso2ektabsadq5ua" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93991" TargetMode="External"/><Relationship Id="rIdl-vl6mmcrxl4tyfhauh1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94353" TargetMode="External"/><Relationship Id="rIdtx8z3pz1npg9a_1_jlb8r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93991" TargetMode="External"/><Relationship Id="rIdzpwmmrka1sg52qbtvte2i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94353" TargetMode="External"/><Relationship Id="rIdhudpbm_vr9ocfod3zlgnt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203700" TargetMode="External"/><Relationship Id="rIdafwhrrq_rz-lo00vyl0ov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93991" TargetMode="External"/><Relationship Id="rIderuexv6qppa26-9omvmqs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94353" TargetMode="External"/><Relationship Id="rIdy9ilwmvwi724tjoxjjle5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94353" TargetMode="External"/><Relationship Id="rIdl_ich2igiy-7uihsevpuo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94353" TargetMode="External"/><Relationship Id="rId2oqboyb_3mcdehngv2jmj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94353" TargetMode="External"/><Relationship Id="rIdhyl12j4owrqfh7svujkx6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93991" TargetMode="External"/><Relationship Id="rIdi3sihd2iwmklog0e8hmyl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203700" TargetMode="External"/><Relationship Id="rIdbswysbmtuvhyetthm5ll3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94860" TargetMode="External"/><Relationship Id="rIdccc2tfncpxqnjcclosfvz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93991" TargetMode="External"/><Relationship Id="rIdvzecyav_pktboqs2_szhj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93991" TargetMode="External"/><Relationship Id="rIdetseo5wpsug8w9nhh3c_d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1327" TargetMode="External"/><Relationship Id="rIdnra71v-eoqgom7t-pfnsr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203700" TargetMode="External"/><Relationship Id="rId7hlejxm-yki-ctdkeszt4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94353" TargetMode="External"/><Relationship Id="rId_jm5yntuj5su4b6s5naid" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94353" TargetMode="External"/><Relationship Id="rId8gps7snrhynvupu3j0sxk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94353" TargetMode="External"/><Relationship Id="rIdphxaflcalire5ih85_jam" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94353" TargetMode="External"/><Relationship Id="rId3_cdetqgvfbm87zgsojpm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94353" TargetMode="External"/><Relationship Id="rIdirsdguqnxjnzfvy_y_ld4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94860" TargetMode="External"/><Relationship Id="rIdgbbeobagp7ixfuzmoeznn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94353" TargetMode="External"/><Relationship Id="rIdj5jp41dcyk5n_1q_2cdty" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94353" TargetMode="External"/><Relationship Id="rIdwoxpvxshtojpy0xo3papc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93991" TargetMode="External"/><Relationship Id="rIdza8xcqsnsui_o5sm52bls" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94353" TargetMode="External"/><Relationship Id="rIdpe2btbm_pmfehoackthkt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93991" TargetMode="External"/><Relationship Id="rIdaxn5ajd5q4mmoxliwqcvk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94353" TargetMode="External"/><Relationship Id="rIddxh-tvfrp1l9elisf2mwx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93991" TargetMode="External"/><Relationship Id="rIdd68az2sj6wd1q8fblcm9w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93991" TargetMode="External"/><Relationship Id="rIdzmn1xo_dlk7k-knixhlgu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94353" TargetMode="External"/><Relationship Id="rIdkv3i0fyezsqwv5wxmquav" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94353" TargetMode="External"/><Relationship Id="rIdamcki5rsxi6tdqdaayvce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93991" TargetMode="External"/><Relationship Id="rId_pqtg0oww51y7d-wde4q1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1327" TargetMode="External"/><Relationship Id="rIdidbgh5aymbps3stngyzxn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94860" TargetMode="External"/><Relationship Id="rIdua3qjgzelhccjy7v9nulk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94353" TargetMode="External"/><Relationship Id="rId-ho3n4e9hkh_3ijwqvxqy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94353" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdhjhyc2-mjcnggtgxloqh4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94862" TargetMode="External"/><Relationship Id="rIdhk85iez2mi7futahc136q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId9fadgt0ydw9a_qafmsleb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94862" TargetMode="External"/><Relationship Id="rIdzl3eqjpmiy6zasgytirbj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>