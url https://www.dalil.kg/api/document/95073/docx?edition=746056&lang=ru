--- v0 (2026-09-24)
+++ v1 (2026-09-25)
@@ -101,51 +101,51 @@
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">УТРАТИЛО СИЛУ
  в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1n20jyutfz-ndxws7jbnz">
+      <w:hyperlink w:history="1" r:id="rIdcke8qs6zvg_leroksru2o">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства КР от 27 сентября 2016 года № 514</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -224,51 +224,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Об утверждении авиационных правил Кыргызской Республики</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmoncehs9k45oi2o39jvpm">
+      <w:hyperlink w:history="1" r:id="rIdb3wahpo-4lflkdxbkc9_a">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Законом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "О нормативных правовых актах Кыргызской Республики" Правительство Кыргызской Республики</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
@@ -286,697 +286,697 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Утвердить прилагаемые на официальном языке авиационные правила Кыргызской Республики:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdodrl8nfwpx1gpyi-vbwop">
+      <w:hyperlink w:history="1" r:id="rIdmefdnwlg9bvr_xq9wkojy">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Авиационные правила</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "АПКР-1. Выдача свидетельств авиационному персоналу";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhz17agfqzzaqdtbpzai91">
+      <w:hyperlink w:history="1" r:id="rIdmk9vir0jsq2neepsg5vjl">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Авиационные правила</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "АПКР-2. Правила полетов";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3v2kz2x2rdza83jagra1m">
+      <w:hyperlink w:history="1" r:id="rIdmit_gb4ayubusrmcncjbg">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Авиационные правила</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "АПКР-3. Метеорологическое обеспечение полетов";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdeog68j_p1oav7rqueiii9">
+      <w:hyperlink w:history="1" r:id="rIddqtkukgf_rld9wzz2avtp">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Авиационные правила</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "АПКР-4. Аэронавигационные карты";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId67lyvvv2pdvvw-ksqdpln">
+      <w:hyperlink w:history="1" r:id="rId_vjkx-p5_1fnx_4zjs0wt">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Авиационные правила</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "АПКР-5. Единицы измерения, подлежащие использованию в воздушных и наземных операциях";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6umrqsmywcl4nlyrrx1lq">
+      <w:hyperlink w:history="1" r:id="rIdwpsfseg5_xvkrincpjq9y">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Авиационные правила</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "АПКР-6. Эксплуатация воздушных судов";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhxs4wqgno3i7fuuh3w3id">
+      <w:hyperlink w:history="1" r:id="rIdpo4fhid8ayrq0d9kowvbw">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Авиационные правила</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "АПКР-7. Регистрация гражданских воздушных судов";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwt7qxwxxc8dlwril680ta">
+      <w:hyperlink w:history="1" r:id="rIdvthfopwc4jwo5ejr_gyzf">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Авиационные правила</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "АПКР-8. Летная годность воздушных судов";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdoguggfs6og47vz7xhukp0">
+      <w:hyperlink w:history="1" r:id="rIdaemdzgmyfhjgrxmb8pxz5">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Авиационные правила</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "АПКР-9. Упрощение формальностей";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzshod0jrwggbvoa0nlier">
+      <w:hyperlink w:history="1" r:id="rIdd5yym3phjts-eb9yxcbqy">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Авиационные правила</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "АПКР-10. Авиационная электросвязь";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_jv6hnzeki-qu1qltsi6n">
+      <w:hyperlink w:history="1" r:id="rIdikz8xs6zot1ick-iiuury">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Авиационные правила</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "АПКР-11. Обслуживание воздушного движения";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdk_xyexqwqeeplbwkqjqbi">
+      <w:hyperlink w:history="1" r:id="rIdv8ucjhlztb1pqfmugfluq">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Авиационные правила</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "АПКР-12. Поиск и спасание";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdoq4d2m5oh5kyetwfdglc9">
+      <w:hyperlink w:history="1" r:id="rIdrszoo8snyt4asmnzwhldn">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Авиационные правила</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "АПКР-13. Расследование авиационных происшествий и инцидентов";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjflbl_zjvjnjohrlsft53">
+      <w:hyperlink w:history="1" r:id="rIdx5agxfxsoaipyw7db1rbg">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Авиационные правила</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "АПКР-14. Аэродромы";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwdu6m59dnakxqyszsingt">
+      <w:hyperlink w:history="1" r:id="rId7jsxfrxnytjkoj0tfkqd_">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Авиационные правила</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "АПКР-15. Аэронавигационное обеспечение полетов";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdizhgetbiwdn1peokqmrtg">
+      <w:hyperlink w:history="1" r:id="rIdlvwkjzwxnaa7mtjn1pexb">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Авиационные правила</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "АПКР-16. Охрана окружающей среды";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtybi7ztwxcgbuzpy5iddd">
+      <w:hyperlink w:history="1" r:id="rIdmhop0ddas5ebis0fnlk2u">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Авиационные правила</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "АПКР-17. Авиационная безопасность";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtenzaxte4zcqpdrq1u6qe">
+      <w:hyperlink w:history="1" r:id="rIdoy54gybwioy9ji_3tkb57">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Авиационные правила</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "АПКР-18. Перевозка опасных грузов по воздуху";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdngq5ggbmoadmi-ojb15xp">
+      <w:hyperlink w:history="1" r:id="rIdoay7kbvhetnd_ukmj7mie">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Авиационные правила</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "АПКР-19. Сертификация организаций по авиатопливообеспечению гражданской авиации Кыргызской Республики";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdk0e2n_7ebxupoqhlghcv5">
+      <w:hyperlink w:history="1" r:id="rIdbfoumqe6kt8aob44ngrvj">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Авиационные правила</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "АПКР-20. Правила воздушных перевозок".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1134,69 +1134,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdpnxprjappnq3yqvw-r2ce">
+    <w:hyperlink w:history="1" r:id="rIdf1nhxbas0esmdrx1qudlh">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/95073</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rId36i2hx0tl4irfezsfvwlg">
+    <w:hyperlink w:history="1" r:id="rIducwjy-sksrsnqpqjmqjyr">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1339,57 +1339,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1n20jyutfz-ndxws7jbnz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/98649" TargetMode="External"/><Relationship Id="rIdmoncehs9k45oi2o39jvpm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202591" TargetMode="External"/><Relationship Id="rIdodrl8nfwpx1gpyi-vbwop" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/95129" TargetMode="External"/><Relationship Id="rIdhz17agfqzzaqdtbpzai91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/95130" TargetMode="External"/><Relationship Id="rId3v2kz2x2rdza83jagra1m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/95131" TargetMode="External"/><Relationship Id="rIdeog68j_p1oav7rqueiii9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/95132" TargetMode="External"/><Relationship Id="rId67lyvvv2pdvvw-ksqdpln" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/95133" TargetMode="External"/><Relationship Id="rId6umrqsmywcl4nlyrrx1lq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/95149" TargetMode="External"/><Relationship Id="rIdhxs4wqgno3i7fuuh3w3id" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/95150" TargetMode="External"/><Relationship Id="rIdwt7qxwxxc8dlwril680ta" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/95151" TargetMode="External"/><Relationship Id="rIdoguggfs6og47vz7xhukp0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/95138" TargetMode="External"/><Relationship Id="rIdzshod0jrwggbvoa0nlier" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/95139" TargetMode="External"/><Relationship Id="rId_jv6hnzeki-qu1qltsi6n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/95140" TargetMode="External"/><Relationship Id="rIdk_xyexqwqeeplbwkqjqbi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/95141" TargetMode="External"/><Relationship Id="rIdoq4d2m5oh5kyetwfdglc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/95142" TargetMode="External"/><Relationship Id="rIdjflbl_zjvjnjohrlsft53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/95143" TargetMode="External"/><Relationship Id="rIdwdu6m59dnakxqyszsingt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/95144" TargetMode="External"/><Relationship Id="rIdizhgetbiwdn1peokqmrtg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/95146" TargetMode="External"/><Relationship Id="rIdtybi7ztwxcgbuzpy5iddd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/95153" TargetMode="External"/><Relationship Id="rIdtenzaxte4zcqpdrq1u6qe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/95148" TargetMode="External"/><Relationship Id="rIdngq5ggbmoadmi-ojb15xp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/95154" TargetMode="External"/><Relationship Id="rIdk0e2n_7ebxupoqhlghcv5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/95155" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdcke8qs6zvg_leroksru2o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/98649" TargetMode="External"/><Relationship Id="rIdb3wahpo-4lflkdxbkc9_a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202591" TargetMode="External"/><Relationship Id="rIdmefdnwlg9bvr_xq9wkojy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/95129" TargetMode="External"/><Relationship Id="rIdmk9vir0jsq2neepsg5vjl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/95130" TargetMode="External"/><Relationship Id="rIdmit_gb4ayubusrmcncjbg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/95131" TargetMode="External"/><Relationship Id="rIddqtkukgf_rld9wzz2avtp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/95132" TargetMode="External"/><Relationship Id="rId_vjkx-p5_1fnx_4zjs0wt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/95133" TargetMode="External"/><Relationship Id="rIdwpsfseg5_xvkrincpjq9y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/95149" TargetMode="External"/><Relationship Id="rIdpo4fhid8ayrq0d9kowvbw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/95150" TargetMode="External"/><Relationship Id="rIdvthfopwc4jwo5ejr_gyzf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/95151" TargetMode="External"/><Relationship Id="rIdaemdzgmyfhjgrxmb8pxz5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/95138" TargetMode="External"/><Relationship Id="rIdd5yym3phjts-eb9yxcbqy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/95139" TargetMode="External"/><Relationship Id="rIdikz8xs6zot1ick-iiuury" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/95140" TargetMode="External"/><Relationship Id="rIdv8ucjhlztb1pqfmugfluq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/95141" TargetMode="External"/><Relationship Id="rIdrszoo8snyt4asmnzwhldn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/95142" TargetMode="External"/><Relationship Id="rIdx5agxfxsoaipyw7db1rbg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/95143" TargetMode="External"/><Relationship Id="rId7jsxfrxnytjkoj0tfkqd_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/95144" TargetMode="External"/><Relationship Id="rIdlvwkjzwxnaa7mtjn1pexb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/95146" TargetMode="External"/><Relationship Id="rIdmhop0ddas5ebis0fnlk2u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/95153" TargetMode="External"/><Relationship Id="rIdoy54gybwioy9ji_3tkb57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/95148" TargetMode="External"/><Relationship Id="rIdoay7kbvhetnd_ukmj7mie" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/95154" TargetMode="External"/><Relationship Id="rIdbfoumqe6kt8aob44ngrvj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/95155" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdpnxprjappnq3yqvw-r2ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/95073" TargetMode="External"/><Relationship Id="rId36i2hx0tl4irfezsfvwlg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdf1nhxbas0esmdrx1qudlh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/95073" TargetMode="External"/><Relationship Id="rIducwjy-sksrsnqpqjmqjyr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>