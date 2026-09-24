--- v0 (2026-09-24)
+++ v1 (2026-09-24)
@@ -99,51 +99,51 @@
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Утверждено
  </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0n-7xtghcu6db89kyhtes">
+      <w:hyperlink w:history="1" r:id="rIdfti3g04_2va0jchh_zzdf">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики
  от 17 марта 2014 года № 144</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="400" w:before="400"/>
         <w:jc w:val="center"/>
@@ -163,141 +163,141 @@
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
  о порядке и условиях предоставления в пользование геологических информационных ресурсов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановлений Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnespunof8colps5f_yprh">
+      <w:hyperlink w:history="1" r:id="rIdye_mcek5acl7dkmfsfyhd">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">30 июня 2016 года № 361</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIditxmh_joaysgmn0pnjzbr">
+      <w:hyperlink w:history="1" r:id="rIdqeilpgikuff-scl8oujto">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">22 ноября 2018 года № 547</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxxoxtsdb5e47clm8jd6xi">
+      <w:hyperlink w:history="1" r:id="rIdapt7e-kv4_f7tfmr0gz2s">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">23 июня 2023 года № 321</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdonn9kqxv2kjychm_4wexw">
+      <w:hyperlink w:history="1" r:id="rIdrhuci2acnc7zegkvijvll">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">13 марта 2024 года № 105</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -309,98 +309,98 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Настоящее Положение определяет порядок и условия предоставления в пользование геологических информационных ресурсов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgwentxmrkronzw6wvt3dp">
+      <w:hyperlink w:history="1" r:id="rIdrucviphz5eo_xuiwdvahg">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">22 ноября 2018 года № 547</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2. В соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">статьей 16</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-tzkcoizgeg-xw-fv_imb">
+      <w:hyperlink w:history="1" r:id="rIdedjk9fm_sxp7qazb8lubw">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закона</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "О недрах" геологические информационные ресурсы являются доступными и платными.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -438,51 +438,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2) пользовательский, допускающий электронное или бумажное копирование документов, содержащих более подробную геологическую информацию, за исключением геологической информации, являющейся собственностью действующих недропользователей.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdc96iyj81abe8kh6obzzfu">
+      <w:hyperlink w:history="1" r:id="rIdsvptzgw9zvmjb0knfaqlf">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">22 ноября 2018 года № 547</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -494,51 +494,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Режим работы Государственного геологического информационного фонда определяется государственный орган, реализующий государственную политику в области геологии и недропользования.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwtos4ujbqza2tm1wgwqda">
+      <w:hyperlink w:history="1" r:id="rIdh9ijgrvdlchceme8vj_af">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">13 марта 2024 года № 105</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -580,51 +580,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Сотрудники государственного органа, реализующего государственную политику в области геологии и недропользования и его подведомственных подразделений, имеющие доступ к работе с оригиналами геологических информационных ресурсов, получают геологические информационные ресурсы для работы в служебных помещениях, согласно порядку, определенному государственным органом, реализующим государственную политику в области геологии и недропользования.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmnv99g5pde_uvnin1q-0t">
+      <w:hyperlink w:history="1" r:id="rIdxfsv4abdyyf-0btgvgzfl">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">13 марта 2024 года № 105</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -667,116 +667,116 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему Положению.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(Абзац 2 утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7nvrfkhoba_z0rujpo39s">
+      <w:hyperlink w:history="1" r:id="rIdfo9d3dle2_qjmr8qrqeqk">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства КР от 22 ноября 2018 года № 547)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановлений Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfpkbdqhabsgonqvzfknqm">
+      <w:hyperlink w:history="1" r:id="rId6tigrezlraexlhgxq4ug_">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">22 ноября 2018 года № 547</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9blndqox2hv2n4ajjv1ao">
+      <w:hyperlink w:history="1" r:id="rIdutxga6zui1vv3dyyauvmr">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">13 марта 2024 года № 105</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -803,51 +803,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">8. Заявки на право получения доступа (пользования) к геологическим информационным ресурсам регистрируются в журнале регистрации заявок. Регистрацию заявок и обеспечение непосредственного доступа (пользования) к геологическим информационным ресурсам осуществляет государственный орган, реализующий государственную политику в области геологии и недропользования.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkunu1wbfahzx_qzckiejm">
+      <w:hyperlink w:history="1" r:id="rIdwfgas_q-gsfhis7tpr96f">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">13 марта 2024 года № 105</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -859,51 +859,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">9. Государственный орган, реализующий государственную политику в области геологии и недропользования, в трехдневный срок с даты регистрации заявки, принимает решение о предоставлении геологической информации и конкретном размере платы за ее использование и информирует об этом заявителя или направляет мотивированный отказ в предоставлении геологической информации.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqsw0tdduthr7dfcx-y5bx">
+      <w:hyperlink w:history="1" r:id="rId68rxlfzh9ixyii1beaiyq">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">13 марта 2024 года № 105</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -975,51 +975,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">12. Должностные лица и сотрудники государственного органа, реализующего государственную политику в области геологии и недропользования несут ответственность за сохранность геологических информационных ресурсов, а также несут материальную, административную или уголовную ответственность за ее несанкционированную передачу.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdir7y9h6lc2dw_lmov1hth">
+      <w:hyperlink w:history="1" r:id="rId0fextgu40sityhkmq7uf1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">13 марта 2024 года № 105</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1031,51 +1031,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">13. Отказ в доступе (пользовании) к геологическим информационным ресурсам может быть обжалован в административном (досудебном) порядке в соответствии с законодательством об административной деятельности и административной процедуры. В случае несогласия с решением по административной жалобе заявитель вправе обратиться в суд.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4vxm7fwuvk0qgfoqx1fxv">
+      <w:hyperlink w:history="1" r:id="rIdvtkfqqr_cp9vi3kldneru">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">30 июня 2016 года № 361</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1102,51 +1102,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">При определении ставок и размера платы за геологические информационные ресурсы в расчет принимается уровень доступа к геологическим информационным ресурсам, стадия изучения объекта недр, объем и вид запрашиваемой информации.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdart57gk0sppl-rn-avr3t">
+      <w:hyperlink w:history="1" r:id="rIdmi249ivikzr4xs4dtlkty">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">13 марта 2024 года № 105</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1187,51 +1187,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">При расчете оплаты к базовым показателям за каждую страницу текстовой информации и за каждый дм</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> графического материала картографической информации применяются коэффициенты согласно </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdirhfjjxv_lsey9vtab9dd">
+      <w:hyperlink w:history="1" r:id="rIdzdtdrj21rwnkspss_7k2j">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">приложению 2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему Положению. Базовый показатель за текстовые материалы равняется 10 процентам от одного расчетного показателя, а за 1 дм</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -1270,51 +1270,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Цена пакета геологической информации при объявлении конкурса устанавливается Кабинетом Министров Кыргызской Республики по каждому отдельному объекту конкурса.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfpln5ezy55adnwgrf4iaj">
+      <w:hyperlink w:history="1" r:id="rId-lrgjejuv8nczdozzxnas">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">13 марта 2024 года № 105</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1337,51 +1337,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">19. Предоставление геологической информации, необходимой для выполнения государственными органами своих функциональных обязанностей, осуществляется без взимания оплаты. Геологическая информация предоставляется государственным предприятиям и хозяйствующим субъектам, имеющим не менее чем двух третей долей участия государства в уставном капитале, с отсрочкой платежа на срок не более трех лет путем составления соответствующего договора с указанием сроков оплаты.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdh3g2oedzxmv-wxgtxpiww">
+      <w:hyperlink w:history="1" r:id="rIdr222v5ykdkhohvrghkqoo">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">23 июня 2023 года № 321</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -1389,51 +1389,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">20. Плата за доступ (пользование) к геологическим информационным ресурсам перечисляется на специальный счет государственного органа, реализующего государственную политику в области геологии и недропользования, и направляется на развитие Государственного геологического информационного фонда, в том числе на приобретение прочих товаров и услуг, предметов и материалов для хозяйственных целей, необходимого оборудования и выплату работникам государственного органа, реализующего государственную политику в области геологии и недропользования.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdua83bkqbdlnsi8hduixo8">
+      <w:hyperlink w:history="1" r:id="rId0kpcw11pj7o6ii5jlngyo">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">13 марта 2024 года № 105</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2336,69 +2336,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rId4qti14w3xn14wh4meo67n">
+    <w:hyperlink w:history="1" r:id="rIdgx2dwgic9xrdcdasxeksd">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/96235</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rId7wwgo-66booe3juypixvj">
+    <w:hyperlink w:history="1" r:id="rIdklbif8v-vgi7a1_krvbrd">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2541,57 +2541,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId0n-7xtghcu6db89kyhtes" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96234" TargetMode="External"/><Relationship Id="rIdnespunof8colps5f_yprh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/98577" TargetMode="External"/><Relationship Id="rIditxmh_joaysgmn0pnjzbr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/12741" TargetMode="External"/><Relationship Id="rIdxxoxtsdb5e47clm8jd6xi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160283" TargetMode="External"/><Relationship Id="rIdonn9kqxv2kjychm_4wexw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230002678" TargetMode="External"/><Relationship Id="rIdgwentxmrkronzw6wvt3dp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/12741" TargetMode="External"/><Relationship Id="rId-tzkcoizgeg-xw-fv_imb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111782" TargetMode="External"/><Relationship Id="rIdc96iyj81abe8kh6obzzfu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/12741" TargetMode="External"/><Relationship Id="rIdwtos4ujbqza2tm1wgwqda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230002678" TargetMode="External"/><Relationship Id="rIdmnv99g5pde_uvnin1q-0t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230002678" TargetMode="External"/><Relationship Id="rId7nvrfkhoba_z0rujpo39s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/12741" TargetMode="External"/><Relationship Id="rIdfpkbdqhabsgonqvzfknqm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/12741" TargetMode="External"/><Relationship Id="rId9blndqox2hv2n4ajjv1ao" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230002678" TargetMode="External"/><Relationship Id="rIdkunu1wbfahzx_qzckiejm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230002678" TargetMode="External"/><Relationship Id="rIdqsw0tdduthr7dfcx-y5bx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230002678" TargetMode="External"/><Relationship Id="rIdir7y9h6lc2dw_lmov1hth" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230002678" TargetMode="External"/><Relationship Id="rId4vxm7fwuvk0qgfoqx1fxv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/98577" TargetMode="External"/><Relationship Id="rIdart57gk0sppl-rn-avr3t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230002678" TargetMode="External"/><Relationship Id="rIdirhfjjxv_lsey9vtab9dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/12741#p2" TargetMode="External"/><Relationship Id="rIdfpln5ezy55adnwgrf4iaj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230002678" TargetMode="External"/><Relationship Id="rIdh3g2oedzxmv-wxgtxpiww" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160283" TargetMode="External"/><Relationship Id="rIdua83bkqbdlnsi8hduixo8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230002678" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdfti3g04_2va0jchh_zzdf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96234" TargetMode="External"/><Relationship Id="rIdye_mcek5acl7dkmfsfyhd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/98577" TargetMode="External"/><Relationship Id="rIdqeilpgikuff-scl8oujto" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/12741" TargetMode="External"/><Relationship Id="rIdapt7e-kv4_f7tfmr0gz2s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160283" TargetMode="External"/><Relationship Id="rIdrhuci2acnc7zegkvijvll" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230002678" TargetMode="External"/><Relationship Id="rIdrucviphz5eo_xuiwdvahg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/12741" TargetMode="External"/><Relationship Id="rIdedjk9fm_sxp7qazb8lubw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111782" TargetMode="External"/><Relationship Id="rIdsvptzgw9zvmjb0knfaqlf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/12741" TargetMode="External"/><Relationship Id="rIdh9ijgrvdlchceme8vj_af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230002678" TargetMode="External"/><Relationship Id="rIdxfsv4abdyyf-0btgvgzfl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230002678" TargetMode="External"/><Relationship Id="rIdfo9d3dle2_qjmr8qrqeqk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/12741" TargetMode="External"/><Relationship Id="rId6tigrezlraexlhgxq4ug_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/12741" TargetMode="External"/><Relationship Id="rIdutxga6zui1vv3dyyauvmr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230002678" TargetMode="External"/><Relationship Id="rIdwfgas_q-gsfhis7tpr96f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230002678" TargetMode="External"/><Relationship Id="rId68rxlfzh9ixyii1beaiyq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230002678" TargetMode="External"/><Relationship Id="rId0fextgu40sityhkmq7uf1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230002678" TargetMode="External"/><Relationship Id="rIdvtkfqqr_cp9vi3kldneru" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/98577" TargetMode="External"/><Relationship Id="rIdmi249ivikzr4xs4dtlkty" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230002678" TargetMode="External"/><Relationship Id="rIdzdtdrj21rwnkspss_7k2j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/12741#p2" TargetMode="External"/><Relationship Id="rId-lrgjejuv8nczdozzxnas" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230002678" TargetMode="External"/><Relationship Id="rIdr222v5ykdkhohvrghkqoo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160283" TargetMode="External"/><Relationship Id="rId0kpcw11pj7o6ii5jlngyo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230002678" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4qti14w3xn14wh4meo67n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96235" TargetMode="External"/><Relationship Id="rId7wwgo-66booe3juypixvj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdgx2dwgic9xrdcdasxeksd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96235" TargetMode="External"/><Relationship Id="rIdklbif8v-vgi7a1_krvbrd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>