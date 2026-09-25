--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -101,90 +101,90 @@
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">УТРАТИЛ СИЛУ
  в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtfwv1ungz2xbgt-1xd5go">
+      <w:hyperlink w:history="1" r:id="rId3sl62ujd1dn3eqrtyhm8b">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров КР от 22 июля 2022 года № 393</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Утвержден
  </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0jt0fepuyzxfquxbyt7os">
+      <w:hyperlink w:history="1" r:id="rIdr-hcd4fsybjey8ne88ji2">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства
  Кыргызской Республики
  от 21 июля 2014 года № 403</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
@@ -210,123 +210,123 @@
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">ГОСУДАРСТВЕННЫЙ ОБРАЗОВАТЕЛЬНЫЙ СТАНДАРТ
  школьного общего образования Кыргызской Республики</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановлений Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdby4q5awdwbtlqgjmcjt1m">
+      <w:hyperlink w:history="1" r:id="rIdt5ktcxiwpkovapjq9xnc_">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">15 ноября 2016 года № 590</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbwh4pkkinj3ijd17icusm">
+      <w:hyperlink w:history="1" r:id="rIdclvzykaewwq8jpsa7nolo">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">18 августа 2017 года № 496</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcqkn2_d4lwk61ezk2lx2k">
+      <w:hyperlink w:history="1" r:id="rIdmwtap0zrg2pivfgxcuits">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">30 августа 2017 года № 544</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> , </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdevdn3bs-jiowmoms10j7f">
+      <w:hyperlink w:history="1" r:id="rIdsj34w8qbhwkxy04mkkb6g">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">7 декабря 2018 года № 573</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -429,51 +429,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5) организационные и методические (технологические) изменения в школьном образовании.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdv4fdgc89wlqflyzz_fdz3">
+      <w:hyperlink w:history="1" r:id="rId7k5dg02nabjcodofryhgz">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">15 ноября 2016 года № 590</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -515,51 +515,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2) методические основания для интеграции предметов в образовательных областях для оптимизации учебной нагрузки.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlh0cery67nrz3qwjdjtfr">
+      <w:hyperlink w:history="1" r:id="rIda9aqq_dxdylglvfr74y0o">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">15 ноября 2016 года № 590</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1655,51 +1655,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- школьное образование - система воспитания и обучения, обеспечивающая соответствующие ее ступеням знания, умения, практические навыки, достаточные для ее активной деятельности в обществе.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdagoljatnr8zp_9jvvd2zv">
+      <w:hyperlink w:history="1" r:id="rIdjxtfrkeupcmetivw-68e4">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">15 ноября 2016 года № 590</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1967,51 +1967,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">15. Ключевые компетентности являются образовательным результатом, которые формируются и реализуются через содержание конкретных предметов и базируется на социальном опыте учащегося.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdusv8lijxq2jgintmgr-io">
+      <w:hyperlink w:history="1" r:id="rIdk67iwrx5zhyighvn9sv_m">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">15 ноября 2016 года № 590</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6302,51 +6302,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- создание мотивирующей обучающей среды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdoc2bn2mtl5lxyxpkaqqqf">
+      <w:hyperlink w:history="1" r:id="rIdxjtgkz4zgbr2yaw0wbvjh">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">15 ноября 2016 года № 590</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6358,51 +6358,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">35. Предметный стандарт реализует и конкретизирует требования Государственного образовательного стандарта в соответствии со ступенями школьного образования. Изучаемый учащимися содержательный материал должен быть скоординирован с материалом предметов других образовательных областей и иметь преемственность и последовательность внутри своей образовательной области.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdntvnoopmu2qbnuiqnqj50">
+      <w:hyperlink w:history="1" r:id="rIdu5g5tihvgkbntlt1wtyyj">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">15 ноября 2016 года № 590</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7363,120 +7363,120 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановлений Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrybhuzw3-t6qmt3ismfs7">
+      <w:hyperlink w:history="1" r:id="rIdny8dyxqr-rm0xblfvdhdc">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">15 ноября 2016 года № 590</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdewj1cab9ijnzzaqlahdfm">
+      <w:hyperlink w:history="1" r:id="rIdmps23xc-1slqp1q-tmpv5">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">18 августа 2017 года № 496</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_7fxzxpq4gtwnqhb7flro">
+      <w:hyperlink w:history="1" r:id="rIdb79xu8iy6vbl_mvdt-r6v">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">30 августа 2017 года № 544</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdvr3mtn9on1bqmx12zbtm9">
+      <w:hyperlink w:history="1" r:id="rIdzyrtll_rlh1joukkx9bju">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">7 декабря 2018 года № 573</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> )</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -7942,51 +7942,51 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdo5_f5le8xdqmg4sekjptf">
+      <w:hyperlink w:history="1" r:id="rIdyqkf_8vxivkwnbpelwfug">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">15 ноября 2016 года № 590</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8028,51 +8028,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">43. Школьный компонент учебного плана отражает особенности (направление) общеобразовательной организации и выражает согласованные интересы, потребности и возможности обучающихся и их родителей (законных представителей).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdol4jmn7sh3xxxm9m_h9wk">
+      <w:hyperlink w:history="1" r:id="rIdzn3iksvdsurfbtw_ppzsl">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">15 ноября 2016 года № 590</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8084,51 +8084,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">44. Школьный компонент разрабатывается самостоятельно общеобразовательными организациями и реализуется с согласия учащихся и их родителей (законных представителей). Государственный, школьный и элективный (предметы по выбору) компоненты в рамках недельной учебной нагрузки финансируются за счет республиканского бюджета.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxye_idfr5wvowr9gpyatb">
+      <w:hyperlink w:history="1" r:id="rIdxxsq6_fnn1u1o4n8wfx8s">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">15 ноября 2016 года № 590</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8155,51 +8155,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">46. Разработка и утверждение предметных стандартов и базисного учебного плана осуществляются Министерством образования и науки Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdv2loimd2l3q4fxgtx_f1p">
+      <w:hyperlink w:history="1" r:id="rIdfg4uqcgz6ueuu6jdztj-f">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">15 ноября 2016 года № 590</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8211,51 +8211,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">47. Уполномоченный орган в сфере образования утверждает учебный план общеобразовательной организации исходя из потребностей экспериментальной (пилотной) деятельности в рамках предельной учебной нагрузки, установленной для каждого класса пунктом 37 Государственного образовательного стандарта, по представлению соответствующего отдела управления образования.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbgg95oaauwkexymieobyq">
+      <w:hyperlink w:history="1" r:id="rIdnol0y9wahjck3minvm3yt">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">15 ноября 2016 года № 590</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8342,51 +8342,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">53. Для освоения стандартов, основанных на компетентностном подходе, меняются формы организации обучения. Наряду с традиционным уроком используются активные и интерактивные технологии обучения, проектная и исследовательская работа.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfo9p7eth1xsdnnk41u5kj">
+      <w:hyperlink w:history="1" r:id="rId7usyegpxjzoprpfbyhnga">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">15 ноября 2016 года № 590</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9044,75 +9044,75 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Принципы и основания формирования образовательных областей</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkquizblo6nmukc8v7mae_">
+      <w:hyperlink w:history="1" r:id="rIdr9nbjdbvlza8wqi7rlrn2">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">15 ноября 2016 года № 590</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdse69l2-wl0a0omwmqryjv">
+      <w:hyperlink w:history="1" r:id="rIdj3iqstsnzl2oyt3-aj0po">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">30 августа 2017 года № 544</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -10709,69 +10709,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdgrotv1-p-g1y_0hooensg">
+    <w:hyperlink w:history="1" r:id="rIdosxdqeufebaih78hzwtub">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/96691</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdntfomh3fvbhos283ja0lj">
+    <w:hyperlink w:history="1" r:id="rId70t-upsi0afsqulukobsr">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -10914,57 +10914,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdtfwv1ungz2xbgt-1xd5go" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159361" TargetMode="External"/><Relationship Id="rId0jt0fepuyzxfquxbyt7os" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96690" TargetMode="External"/><Relationship Id="rIdby4q5awdwbtlqgjmcjt1m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99523" TargetMode="External"/><Relationship Id="rIdbwh4pkkinj3ijd17icusm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/100227" TargetMode="External"/><Relationship Id="rIdcqkn2_d4lwk61ezk2lx2k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/11592" TargetMode="External"/><Relationship Id="rIdevdn3bs-jiowmoms10j7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/12778" TargetMode="External"/><Relationship Id="rIdv4fdgc89wlqflyzz_fdz3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99523" TargetMode="External"/><Relationship Id="rIdlh0cery67nrz3qwjdjtfr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99523" TargetMode="External"/><Relationship Id="rIdagoljatnr8zp_9jvvd2zv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99523" TargetMode="External"/><Relationship Id="rIdusv8lijxq2jgintmgr-io" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99523" TargetMode="External"/><Relationship Id="rIdoc2bn2mtl5lxyxpkaqqqf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99523" TargetMode="External"/><Relationship Id="rIdntvnoopmu2qbnuiqnqj50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99523" TargetMode="External"/><Relationship Id="rIdrybhuzw3-t6qmt3ismfs7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99523" TargetMode="External"/><Relationship Id="rIdewj1cab9ijnzzaqlahdfm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/100227" TargetMode="External"/><Relationship Id="rId_7fxzxpq4gtwnqhb7flro" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/11592" TargetMode="External"/><Relationship Id="rIdvr3mtn9on1bqmx12zbtm9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/12778" TargetMode="External"/><Relationship Id="rIdo5_f5le8xdqmg4sekjptf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99523" TargetMode="External"/><Relationship Id="rIdol4jmn7sh3xxxm9m_h9wk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99523" TargetMode="External"/><Relationship Id="rIdxye_idfr5wvowr9gpyatb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99523" TargetMode="External"/><Relationship Id="rIdv2loimd2l3q4fxgtx_f1p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99523" TargetMode="External"/><Relationship Id="rIdbgg95oaauwkexymieobyq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99523" TargetMode="External"/><Relationship Id="rIdfo9p7eth1xsdnnk41u5kj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99523" TargetMode="External"/><Relationship Id="rIdkquizblo6nmukc8v7mae_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99523" TargetMode="External"/><Relationship Id="rIdse69l2-wl0a0omwmqryjv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/11592" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3sl62ujd1dn3eqrtyhm8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159361" TargetMode="External"/><Relationship Id="rIdr-hcd4fsybjey8ne88ji2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96690" TargetMode="External"/><Relationship Id="rIdt5ktcxiwpkovapjq9xnc_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99523" TargetMode="External"/><Relationship Id="rIdclvzykaewwq8jpsa7nolo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/100227" TargetMode="External"/><Relationship Id="rIdmwtap0zrg2pivfgxcuits" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/11592" TargetMode="External"/><Relationship Id="rIdsj34w8qbhwkxy04mkkb6g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/12778" TargetMode="External"/><Relationship Id="rId7k5dg02nabjcodofryhgz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99523" TargetMode="External"/><Relationship Id="rIda9aqq_dxdylglvfr74y0o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99523" TargetMode="External"/><Relationship Id="rIdjxtfrkeupcmetivw-68e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99523" TargetMode="External"/><Relationship Id="rIdk67iwrx5zhyighvn9sv_m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99523" TargetMode="External"/><Relationship Id="rIdxjtgkz4zgbr2yaw0wbvjh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99523" TargetMode="External"/><Relationship Id="rIdu5g5tihvgkbntlt1wtyyj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99523" TargetMode="External"/><Relationship Id="rIdny8dyxqr-rm0xblfvdhdc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99523" TargetMode="External"/><Relationship Id="rIdmps23xc-1slqp1q-tmpv5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/100227" TargetMode="External"/><Relationship Id="rIdb79xu8iy6vbl_mvdt-r6v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/11592" TargetMode="External"/><Relationship Id="rIdzyrtll_rlh1joukkx9bju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/12778" TargetMode="External"/><Relationship Id="rIdyqkf_8vxivkwnbpelwfug" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99523" TargetMode="External"/><Relationship Id="rIdzn3iksvdsurfbtw_ppzsl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99523" TargetMode="External"/><Relationship Id="rIdxxsq6_fnn1u1o4n8wfx8s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99523" TargetMode="External"/><Relationship Id="rIdfg4uqcgz6ueuu6jdztj-f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99523" TargetMode="External"/><Relationship Id="rIdnol0y9wahjck3minvm3yt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99523" TargetMode="External"/><Relationship Id="rId7usyegpxjzoprpfbyhnga" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99523" TargetMode="External"/><Relationship Id="rIdr9nbjdbvlza8wqi7rlrn2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99523" TargetMode="External"/><Relationship Id="rIdj3iqstsnzl2oyt3-aj0po" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/11592" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdgrotv1-p-g1y_0hooensg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96691" TargetMode="External"/><Relationship Id="rIdntfomh3fvbhos283ja0lj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdosxdqeufebaih78hzwtub" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96691" TargetMode="External"/><Relationship Id="rId70t-upsi0afsqulukobsr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>