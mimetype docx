--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -209,123 +209,123 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановлений Правительства Кыргызской Республики от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnvrefvemxolraxvykivl8">
+      <w:hyperlink w:history="1" r:id="rId7_btn-tkoiz2zkp_cg9fj">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">28 декабря 2015 года № 888</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, Кабинета Министров Кыргызской Республики от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhdd2mxhikw57vhsuhd-gg">
+      <w:hyperlink w:history="1" r:id="rIdlkg1v1wrnt147yvofguee">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">15 ноября 2021 года № 264</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_ga0bhb7ihk61dnprdusk">
+      <w:hyperlink w:history="1" r:id="rIdsxrsp_rmnqw4oth1ctrh2">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">17 декабря 2021 года № 318</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdj2_91za5sxaiyhy4aod78">
+      <w:hyperlink w:history="1" r:id="rIdya1hvxmbmq327os7hj8dd">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">30 марта 2022 года № 184</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -335,51 +335,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В целях оперативного реагирования на факты нарушения прав детей, принятия мер по предотвращению кризисных ситуаций, профилактики жестокого обращения и насилия в отношении детей, в соответствии со статьями 10 и 17 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-f4_nickugxsb5lf9q7b2">
+      <w:hyperlink w:history="1" r:id="rIdpbnkbuirhcm3w3qacaubd">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">конституционного Закона</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "О Правительстве Кыргызской Республики" Правительство Кыргызской Республики постановляет:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -401,314 +401,314 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Создать Государственное учреждение "Центр "Телефон доверия для детей" при Министерстве труда, социального обеспечения и миграции Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdksyn7vlhk62pa8pqt39o1">
+      <w:hyperlink w:history="1" r:id="rIdvg9zc3nhpabblyze3zbs6">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">17 декабря 2021 года № 318</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Утвердить </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpfyzmqs7r2t6-oegcmber">
+      <w:hyperlink w:history="1" r:id="rIdbi6tvki4qgptoaitpvksp">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Положение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> о Государственном учреждении "Центр "Телефон доверия для детей" при Министерстве труда, социального обеспечения и миграции Кыргызской Республики согласно приложению 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановлений Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduy4cxltlmr0r57tfqarvr">
+      <w:hyperlink w:history="1" r:id="rIdynadijixicktcudyw96na">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">28 декабря 2015 года № 888</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4xtw28h5cz1_idxoir3en">
+      <w:hyperlink w:history="1" r:id="rId67h2lxqhiwjq_cfe75_da">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">17 декабря 2021 года № 318</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(Утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcxc-myypgq_lydjptu_zd">
+      <w:hyperlink w:history="1" r:id="rIdspfxzvxdxrm4xu_ldnwyv">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров КР от 15 ноября 2021 года № 264)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4. Внести в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdojr2ej2afbqm8xu7u8nli">
+      <w:hyperlink w:history="1" r:id="rIdtji0sxaqifssrqqyi7kyo">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "Об утверждении </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgvqtkrhsrfaikaq8guvbp">
+      <w:hyperlink w:history="1" r:id="rIdob46tfwfhwt8mdwlcsa_w">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Положения</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> о постоянно действующей службе "Единая горячая линия", Перечня экстренных оперативных служб Кыргызской Республики и одобрении Концепции создания системы обеспечения вызова оперативных служб единой государственной дежурно-диспетчерской службы - 112 на базе подразделений Агентства по пожарной безопасности при Министерстве чрезвычайных ситуаций Кыргызской Республики на 2011-2014 годы" от 6 октября 2011 года № 618 следующие дополнения и изменение:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdk5kwqwkdjywe29vlnxoxr">
+      <w:hyperlink w:history="1" r:id="rIdwvmvtgldmvxiabrfxzwet">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Положении</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> о постоянно действующей службе "Единая горячая линия", утвержденном вышеуказанным </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrth4oxtji3m026gvxxqfz">
+      <w:hyperlink w:history="1" r:id="rIdannv9x8iisfxz_9rrwvsx">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
@@ -729,71 +729,71 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">"- обращениями о необходимости защиты прав и интересов детей, находящихся в трудной жизненной ситуации, об угрозе жизни и здоровью детей, в том числе о жестоком обращении и насилии в отношении детей.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdddnfuux0w249bopuix5f3">
+      <w:hyperlink w:history="1" r:id="rIdlulyywel7_wozuujs17l7">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Перечне</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> экстренных оперативных служб Кыргызской Республики, входящих в систему обеспечения вызова экстренных служб единой государственной дежурно-диспетчерской службы - 112, утвержденном вышеуказанным </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIde3ahd7z9i_b_9ttuq5z9r">
+      <w:hyperlink w:history="1" r:id="rIdmlqlld7wrxiddogcwk-ll">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
@@ -1048,100 +1048,100 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(Утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddileqrrnnc15zosu0bzry">
+      <w:hyperlink w:history="1" r:id="rIdktm9l4ub34zzaemajkdnj">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства КР от 28 декабря 2015 года № 888)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(Утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxfvbvlwkint1mexlhs8mm">
+      <w:hyperlink w:history="1" r:id="rIdhk7bojhs4cm1pk4uwj55l">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики от 30 марта 2022 года № 184)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1381,69 +1381,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIddfw7his-pzodbrov8xyfu">
+    <w:hyperlink w:history="1" r:id="rIdsewdfhsx1swzyouckurbj">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/97728</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdff0-vg9s2uuobryrybzo4">
+    <w:hyperlink w:history="1" r:id="rIdfnzqvaso5g_aowldgrqrx">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1586,57 +1586,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdnvrefvemxolraxvykivl8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/98330" TargetMode="External"/><Relationship Id="rIdhdd2mxhikw57vhsuhd-gg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158720" TargetMode="External"/><Relationship Id="rId_ga0bhb7ihk61dnprdusk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158868" TargetMode="External"/><Relationship Id="rIdj2_91za5sxaiyhy4aod78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159128" TargetMode="External"/><Relationship Id="rId-f4_nickugxsb5lf9q7b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203685" TargetMode="External"/><Relationship Id="rIdksyn7vlhk62pa8pqt39o1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158868" TargetMode="External"/><Relationship Id="rIdpfyzmqs7r2t6-oegcmber" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97729" TargetMode="External"/><Relationship Id="rIduy4cxltlmr0r57tfqarvr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/98330" TargetMode="External"/><Relationship Id="rId4xtw28h5cz1_idxoir3en" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158868" TargetMode="External"/><Relationship Id="rIdcxc-myypgq_lydjptu_zd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158720" TargetMode="External"/><Relationship Id="rIdojr2ej2afbqm8xu7u8nli" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/95357" TargetMode="External"/><Relationship Id="rIdgvqtkrhsrfaikaq8guvbp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/95365" TargetMode="External"/><Relationship Id="rIdk5kwqwkdjywe29vlnxoxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/95365" TargetMode="External"/><Relationship Id="rIdrth4oxtji3m026gvxxqfz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/95357" TargetMode="External"/><Relationship Id="rIdddnfuux0w249bopuix5f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/95357#p1" TargetMode="External"/><Relationship Id="rIde3ahd7z9i_b_9ttuq5z9r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/95357" TargetMode="External"/><Relationship Id="rIddileqrrnnc15zosu0bzry" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/98330" TargetMode="External"/><Relationship Id="rIdxfvbvlwkint1mexlhs8mm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159128" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7_btn-tkoiz2zkp_cg9fj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/98330" TargetMode="External"/><Relationship Id="rIdlkg1v1wrnt147yvofguee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158720" TargetMode="External"/><Relationship Id="rIdsxrsp_rmnqw4oth1ctrh2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158868" TargetMode="External"/><Relationship Id="rIdya1hvxmbmq327os7hj8dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159128" TargetMode="External"/><Relationship Id="rIdpbnkbuirhcm3w3qacaubd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203685" TargetMode="External"/><Relationship Id="rIdvg9zc3nhpabblyze3zbs6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158868" TargetMode="External"/><Relationship Id="rIdbi6tvki4qgptoaitpvksp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97729" TargetMode="External"/><Relationship Id="rIdynadijixicktcudyw96na" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/98330" TargetMode="External"/><Relationship Id="rId67h2lxqhiwjq_cfe75_da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158868" TargetMode="External"/><Relationship Id="rIdspfxzvxdxrm4xu_ldnwyv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158720" TargetMode="External"/><Relationship Id="rIdtji0sxaqifssrqqyi7kyo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/95357" TargetMode="External"/><Relationship Id="rIdob46tfwfhwt8mdwlcsa_w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/95365" TargetMode="External"/><Relationship Id="rIdwvmvtgldmvxiabrfxzwet" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/95365" TargetMode="External"/><Relationship Id="rIdannv9x8iisfxz_9rrwvsx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/95357" TargetMode="External"/><Relationship Id="rIdlulyywel7_wozuujs17l7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/95357#p1" TargetMode="External"/><Relationship Id="rIdmlqlld7wrxiddogcwk-ll" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/95357" TargetMode="External"/><Relationship Id="rIdktm9l4ub34zzaemajkdnj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/98330" TargetMode="External"/><Relationship Id="rIdhk7bojhs4cm1pk4uwj55l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159128" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIddfw7his-pzodbrov8xyfu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97728" TargetMode="External"/><Relationship Id="rIdff0-vg9s2uuobryrybzo4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdsewdfhsx1swzyouckurbj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97728" TargetMode="External"/><Relationship Id="rIdfnzqvaso5g_aowldgrqrx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>