--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -178,90 +178,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtmi1yplvzviqfdkdszcua">
+      <w:hyperlink w:history="1" r:id="rIdwdzkzdsva2xiupwyu9ynh">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">18 марта 2020 года № 168</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В целях совершенствования механизма взимания налога на объекты имущества 4 группы, в соответствии с частью 2 статьи 18 Налогового кодекса Кыргызской Республики, статьями 10 и 17 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlc4bhj701e6gnhru3ipbk">
+      <w:hyperlink w:history="1" r:id="rIdaudz1xbratvq20hqtfcl4">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">конституционного Закона</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики «О Правительстве Кыргызской Республики» Правительство Кыргызской Республики</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="center"/>
@@ -269,51 +269,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ПОСТАНОВЛЯЕТ:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. (Утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdte-lymbde9zpnkrmujhwt">
+      <w:hyperlink w:history="1" r:id="rIdppusr-fyzi28gfzmzqklc">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства КР от 18 марта 2020 года № 168)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -340,247 +340,247 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- уплата налога на объекты имущества 4 группы для организаций, индивидуальных предпринимателей и физических лиц производится в срок не позднее 1 сентября текущего года;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- (абзац утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhxwx5_kn77wm2ck2ves24">
+      <w:hyperlink w:history="1" r:id="rIdkk-icgiin_kyhef-dzsks">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства КР от 18 марта 2020 года № 168)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- (абзац утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8chcho4tccfxglxtoadem">
+      <w:hyperlink w:history="1" r:id="rIdc045-c82lgwcij6z2saiq">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства КР от 18 марта 2020 года № 168)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduiercg82_gobe2hfif-at">
+      <w:hyperlink w:history="1" r:id="rIdllfu-bxgah6iss9xygxg-">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">18 марта 2020 года № 168</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Внести в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkycu_yd901cvo0gtmg_sh">
+      <w:hyperlink w:history="1" r:id="rId-v5pnv3zd0lsf4_yree2h">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «Об утверждении </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhmt7hrd8ygkl6en0viquo">
+      <w:hyperlink w:history="1" r:id="rIdvq-kj6apgasdxygudcl6h">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Правил</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> дорожного движения и Основных </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdc8ht36i4epfg_wwg-rb9z">
+      <w:hyperlink w:history="1" r:id="rIdbhw8kpljom3rgdkncwf1h">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">положений</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> по допуску транспортных средств к эксплуатации и обязанностей должностных лиц по обеспечению безопасности дорожного движения» от 4 августа 1999 года № 421 следующее дополнение:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- в Основных </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdy7c1a3flcmpdnfrmikizx">
+      <w:hyperlink w:history="1" r:id="rId-joufqf1nt8kurvfmb963">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">положениях</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> по допуску транспортных средств к эксплуатации и обязанности должностных лиц по обеспечению безопасности дорожного движения, утвержденных вышеуказанным постановлением:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
@@ -648,51 +648,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- совместно с Государственной  регистрационной службой при Правительстве Кыргызской Республики и Дорожно-патрульной службой Министерства внутренних дел Кыргызской Республики усилить администрирование и контроль за уплатой налога на объекты имущества 4 группы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5. (Утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkmn8gigf-5_bjv7feg8pj">
+      <w:hyperlink w:history="1" r:id="rId0ixps23s9eh0gc8recyhg">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства КР от 18 марта 2020 года № 168)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -702,216 +702,216 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">6. Признать утратившими силу:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwnxaic3qrwuvezddimhhn">
+      <w:hyperlink w:history="1" r:id="rIdbtkmsgwkn6nok0rv62zcj">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «Об установлении срока уплаты налога на объекты имущества 4 группы» от 26 ноября 2009 года № 720;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdulwjk4_qybgw8igfz9-qy">
+      <w:hyperlink w:history="1" r:id="rIduwfuter9fhcfociot8xqo">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «О внесении изменения в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpon0mbhgv8xyzr6kjzhcc">
+      <w:hyperlink w:history="1" r:id="rId8qqmkmnnwpsq_-xg9oj4n">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «Об установлении срока представления информационного расчета и уплаты налога на объекты имущества 4 группы» от 26 ноября 2009 года № 720» от 3 августа 2012 года № 544;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7tljtvrebfd9lus7dukrp">
+      <w:hyperlink w:history="1" r:id="rIdzlxsw7efxn1tqthzyegqg">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «О внесении изменения в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdu5sju6m4vcxc7don0uxi_">
+      <w:hyperlink w:history="1" r:id="rIdcxe7q2owfelbbc2mazhc2">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «Об установлении срока представления информационного расчета и уплаты налога на объекты имущества 4 группы» от 26 ноября 2009 года № 720» от 28 августа 2013 года № 469;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqzxktyppogungtq1iudf_">
+      <w:hyperlink w:history="1" r:id="rIdu6wlrpbu9npbkn8ochiui">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «О внесении изменений в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_r3brufjbj8yibjswxfgf">
+      <w:hyperlink w:history="1" r:id="rIdfdfohwu-uswm9punzp5fj">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «Об установлении срока представления информационного расчета и уплаты налога на объекты имущества 4 группы» от 26 ноября 2009 года № 720» от 27 августа 2014 года № 491.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
@@ -1074,69 +1074,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdxgaivvxf1bn_jip-y-gsq">
+    <w:hyperlink w:history="1" r:id="rIdidl1ke0puxnvpztekxiw9">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/98198</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdd2kaiv_eraiag-i1dlfin">
+    <w:hyperlink w:history="1" r:id="rIdwhmddujux2jnpu1cakctx">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1279,57 +1279,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdtmi1yplvzviqfdkdszcua" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157911" TargetMode="External"/><Relationship Id="rIdlc4bhj701e6gnhru3ipbk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203685" TargetMode="External"/><Relationship Id="rIdte-lymbde9zpnkrmujhwt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157911" TargetMode="External"/><Relationship Id="rIdhxwx5_kn77wm2ck2ves24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157911" TargetMode="External"/><Relationship Id="rId8chcho4tccfxglxtoadem" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157911" TargetMode="External"/><Relationship Id="rIduiercg82_gobe2hfif-at" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157911" TargetMode="External"/><Relationship Id="rIdkycu_yd901cvo0gtmg_sh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/33663" TargetMode="External"/><Relationship Id="rIdhmt7hrd8ygkl6en0viquo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/33664" TargetMode="External"/><Relationship Id="rIdc8ht36i4epfg_wwg-rb9z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/33665" TargetMode="External"/><Relationship Id="rIdy7c1a3flcmpdnfrmikizx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/33665" TargetMode="External"/><Relationship Id="rIdkmn8gigf-5_bjv7feg8pj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157911" TargetMode="External"/><Relationship Id="rIdwnxaic3qrwuvezddimhhn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/90358" TargetMode="External"/><Relationship Id="rIdulwjk4_qybgw8igfz9-qy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93646" TargetMode="External"/><Relationship Id="rIdpon0mbhgv8xyzr6kjzhcc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/90358" TargetMode="External"/><Relationship Id="rId7tljtvrebfd9lus7dukrp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94669" TargetMode="External"/><Relationship Id="rIdu5sju6m4vcxc7don0uxi_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/90358" TargetMode="External"/><Relationship Id="rIdqzxktyppogungtq1iudf_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96906" TargetMode="External"/><Relationship Id="rId_r3brufjbj8yibjswxfgf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/90358" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdwdzkzdsva2xiupwyu9ynh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157911" TargetMode="External"/><Relationship Id="rIdaudz1xbratvq20hqtfcl4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203685" TargetMode="External"/><Relationship Id="rIdppusr-fyzi28gfzmzqklc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157911" TargetMode="External"/><Relationship Id="rIdkk-icgiin_kyhef-dzsks" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157911" TargetMode="External"/><Relationship Id="rIdc045-c82lgwcij6z2saiq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157911" TargetMode="External"/><Relationship Id="rIdllfu-bxgah6iss9xygxg-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157911" TargetMode="External"/><Relationship Id="rId-v5pnv3zd0lsf4_yree2h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/33663" TargetMode="External"/><Relationship Id="rIdvq-kj6apgasdxygudcl6h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/33664" TargetMode="External"/><Relationship Id="rIdbhw8kpljom3rgdkncwf1h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/33665" TargetMode="External"/><Relationship Id="rId-joufqf1nt8kurvfmb963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/33665" TargetMode="External"/><Relationship Id="rId0ixps23s9eh0gc8recyhg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157911" TargetMode="External"/><Relationship Id="rIdbtkmsgwkn6nok0rv62zcj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/90358" TargetMode="External"/><Relationship Id="rIduwfuter9fhcfociot8xqo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93646" TargetMode="External"/><Relationship Id="rId8qqmkmnnwpsq_-xg9oj4n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/90358" TargetMode="External"/><Relationship Id="rIdzlxsw7efxn1tqthzyegqg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94669" TargetMode="External"/><Relationship Id="rIdcxe7q2owfelbbc2mazhc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/90358" TargetMode="External"/><Relationship Id="rIdu6wlrpbu9npbkn8ochiui" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96906" TargetMode="External"/><Relationship Id="rIdfdfohwu-uswm9punzp5fj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/90358" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdxgaivvxf1bn_jip-y-gsq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/98198" TargetMode="External"/><Relationship Id="rIdd2kaiv_eraiag-i1dlfin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdidl1ke0puxnvpztekxiw9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/98198" TargetMode="External"/><Relationship Id="rIdwhmddujux2jnpu1cakctx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>